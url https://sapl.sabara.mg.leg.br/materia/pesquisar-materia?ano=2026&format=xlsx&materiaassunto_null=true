--- v1 (2026-03-22)
+++ v2 (2026-05-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1952" uniqueCount="945">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4966" uniqueCount="2205">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -2171,339 +2171,3547 @@
   <si>
     <t>549</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/549/indicacao_limpeza_e_capina_beco_saldanha_morro_da_cruz_assinado.pdf</t>
   </si>
   <si>
     <t>Faz necessária devido ao grande acúmulo de mato no local, situação que tem gerado preocupação entre os moradores, uma vez que tem sido frequente o aparecimento de cobras e outros animais peçonhentos, colocando em risco a segurança da população.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/550/indicacao_coleta_de_lixo_rua_dois_irmaos_assinado.pdf</t>
   </si>
   <si>
     <t>A Rua Dois Irmãos possui um trecho bastante íngreme, o que tem dificultado significativamente que moradores consigam se deslocar até pontos mais distantes para realizar o descarte adequado de seus resíduos.</t>
   </si>
   <si>
+    <t>555</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/555/indicacao_prefeito_-_semaforo_na_jose_candido_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Prefeito - Semáforo na Jose Candido da Silveira [assinado]</t>
+  </si>
+  <si>
+    <t>556</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/556/indicacao_prefeito_-_trincheira_na_praca_dos_coqueiros_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Prefeito - Construção de Trincheira na Praça dos Coqueiros-  Bairro Alvorada</t>
+  </si>
+  <si>
+    <t>557</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/557/indicacao_prefeito_-_semaforo_em_frente_ao_villefort_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Prefeito - Instalação de Semáforo em frente ao Villefort  - Bairro Alvorada</t>
+  </si>
+  <si>
+    <t>558</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/558/indicacao_prefeito_-_adequacao_salarial_dos_professores_e_plano_de_carreira_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Prefeito - Adequação salarial dos professores e plano de carreira [assinado]</t>
+  </si>
+  <si>
+    <t>559</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/559/indicacao_obras_-_manutencao_praca_do_bataclan_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Obras - Manutenção Praça do Bataclan [assinado]</t>
+  </si>
+  <si>
+    <t>560</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/560/tapa_buraco_-_avenida_central_-_centro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Tapa buraco em toda extensão da avenida Central, Centro.</t>
+  </si>
+  <si>
+    <t>561</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/561/limpeza_e_capina_na_margem_da_avenida_central_centro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza e capina na margem da avenida Central, Centro.</t>
+  </si>
+  <si>
+    <t>562</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/562/tapa_buraco_-_em_toda_extensao_da_rua_marieta_machado_-_centro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Tapa buraco em toda extensão da rua Marieta Machado, Centro.</t>
+  </si>
+  <si>
+    <t>563</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/563/limpeza_e_capina_na_margem_da_rua_embauba_bairro_alto_do_cabral_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza e capina na margem da rua Embaúba, bairro Alto do Cabral.</t>
+  </si>
+  <si>
+    <t>564</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/564/tapa-buracos_na_rua_suica_no_164_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Tapa buraco na Rua Suiça - Nações Unidas</t>
+  </si>
+  <si>
+    <t>565</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/565/tapa-buracos_na_rua_estados_unidos_no_579_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Tapa buraco na Estados Unidos - Nações Unidas</t>
+  </si>
+  <si>
+    <t>566</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/566/tapa-buracos_na_rua_minas_gerais_no_71_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Tapa buraco na Rua Minas Gerais - Vila Rica</t>
+  </si>
+  <si>
+    <t>567</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/567/dissipador_de_agua_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação da instalação de uma câmera de dissipação de águas pluviais na Rua Aimorés, nº 185, visando reduzir a erosão causada pelo acúmulo e pelo escoamento inadequado das águas da chuva.</t>
+  </si>
+  <si>
+    <t>568</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/568/braco_de_luz_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação da instalação de um braço de luz no poste da rua Estrela do Sul, próximo ao n° 1000 a 1029, Bairro Nossa Senhora de Fátima- Sabará.</t>
+  </si>
+  <si>
+    <t>569</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/569/meio_fio_rua_pitangui_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A necessidade de implantação de meio-fio (guias) na Rua Pitangui nas proximidades dos números 251 e 253, Bairro Nossa Senhora de Fátima- Sabará.</t>
+  </si>
+  <si>
+    <t>570</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/570/meio_fio_rua_rio_verde_esquina_com_estrela_do_sul_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A necessidade de implantação de meio-fio (guias) na Rua Rio Verde esquina com Estela do Sul, Bairro Nossa Senhora de Fátima- Sabará.</t>
+  </si>
+  <si>
+    <t>571</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/571/oficio_022-2026_manutencao_de_academia_-_villefort_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação manutenção dos equipamentos da academia ao ar livre localizada na praça  próxima ao Atacadão Villefort, incluindo o reparo ou a substituição dos que se encontram quebrados no bairro Alvorada, Sabará.</t>
+  </si>
+  <si>
+    <t>572</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/572/oficio_028_-2026_cardoso_de_meneses_-_desobstrucao_da_canalizacao_de_esgoto_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de vistoria técnica e imediatos reparos na rede de esgoto em toda Av. Cardoso de Menezes, bairro Alvorada.</t>
+  </si>
+  <si>
+    <t>573</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/573/oficio_023_-2026_esgoto_da_av_amalia_-_desobstrucao_da_canalizacao_de_esgoto_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ao órgão competente, Copasa, com cópia para a Secretaria de Obras e Regional Ana Lúcia o pedido de estudo técnico para revitalização ou substituição de toda rede de esgoto da Av. Amália, bairro Alvorada.</t>
+  </si>
+  <si>
+    <t>574</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/574/oficio_024_-2026_-coqueiros_esgoto_e_tapa_buracos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ao órgão competente, Copasa, com cópia para a Secretaria de Obras e Regional Fátima o pedido de manutenção da via, recapeamento asfáltico e reparo na rede de esgoto da rua dos Coqueiros, bairro Fátima.</t>
+  </si>
+  <si>
+    <t>575</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/575/oficio_025-2026_rua_campina_verde-_tapa_buraco_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado a operação tapa buracos em toda a extensão da rua Campina Verde, esquina com rua Patrocínio, bairro Fátima.</t>
+  </si>
+  <si>
+    <t>576</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/576/oficio_026_-2026_-paracatu_esgoto_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ao órgão competente, Copasa, com cópia para a Secretaria de Obras e Regional Fátima o pedido de reparo na rede de esgoto da rua Paracatu, 173, próximo a Pracinha do Mangueiras, bairro Fátima.</t>
+  </si>
+  <si>
+    <t>577</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/577/oficio_027_-2025_rua_nana_kubitshek-_sinalizacao-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de uma placa de sinalização vertical bem como a pintura horizontal indicativa do quebra-molas na rua Nana Kubitschek, bairro Ana Lucia.</t>
+  </si>
+  <si>
+    <t>579</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/579/indicacao_06_23-03_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A realização de capina e limpeza no entroncamento das ruas Fernandes Jaques e Atilio Purri, no bairro Borba Gato, neste município, tendo em vista que o local se trata de uma interseção de mão dupla e o mato alto prejudica a visibilidade dos condutores, podendo ocasionar acidentes.</t>
+  </si>
+  <si>
+    <t>581</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/581/indicacao_01_23-03_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Análise técnica por engenheiro responsável, com a finalidade de avaliar a possibilidade de implantação de um sistema adequado de drenagem pluvial no Beco do Campinho, localizado atrás da Escola Bernardino Augusto Ferreira, no bairro Borba Gato, em razão das constantes reclamações de moradores sobre a entrada de água da chuva em suas residências.</t>
+  </si>
+  <si>
+    <t>584</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/584/indicacao_03_23-03_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A realização de operação tapa-buracos (recapeamento asfáltico) na saída da rodovia BR-381, antes da entrada da trincheira de Santa Luzia, no bairro Amélia Moreira.</t>
+  </si>
+  <si>
+    <t>585</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/585/indicacao_05_23-03_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A realização de análise técnica por engenheiro responsável, com a finalidade de avaliar a possibilidade de implantação de um sistema adequado de drenagem pluvial na Rua Britanite, próximo ao número 02, no bairro Borba Gato, neste município, em razão da erosão já existente no local e do acúmulo de água na via.</t>
+  </si>
+  <si>
+    <t>586</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/586/indicacao_02_23-03_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A realização de operação tapa-buracos (recapeamento asfáltico) na marginal da BR-381, no retorno que passa sob a ponte sobre o Rio das Velhas, no bairro Borges.</t>
+  </si>
+  <si>
+    <t>587</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/587/indicacao_04_23-03_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A realização de operação tapa-buracos (recapeamento asfáltico) na Rua Inácio Dias, nas proximidades dos números 64 e 300, e na Rua Leonora, na curva após o número 164, neste município. tendo em vista que o período chuvoso ocasionou erosões em diversos pontos do bairro.</t>
+  </si>
+  <si>
+    <t>588</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/588/visita_tecnica_rua_ibirite.pdf</t>
+  </si>
+  <si>
+    <t>Solicita realização de visita técnica na Rua Ibirité, entre as ruas Florestal e Jaboticatuba, no bairro Nova Vista, para avaliação de riscos e adoção de medidas de segurança viária em trecho com aclive e declive acentuados.</t>
+  </si>
+  <si>
+    <t>589</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/589/indicacao_plenaria_23-03_reconstrucao_de_rua_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realização de uma construção de muro de arrimo e reconstrução de via pública, na Rua Dorvalino Pinto (antiga rua A), no Bairro Córrego da Ilha.</t>
+  </si>
+  <si>
+    <t>590</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/590/indicacao_plenaria_23-03_capina_e_limpeza_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realização de capina e limpeza na Rua Santana, próximo ao ponto final do ônibus, localizada no bairro Roça Grande.</t>
+  </si>
+  <si>
+    <t>591</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/591/indicacao_plenaria_23-03_pintura_de_rotatoria_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Pintura e revitalização da sinalização horizontal da rotatória localizada em frente à Praça de Esportes , na Avenida Prefeito Vitor Fantini, próximo ao número 127.</t>
+  </si>
+  <si>
+    <t>592</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/592/assinado_supressao_de_arvore.pdf</t>
+  </si>
+  <si>
+    <t>Realização de uma vistoria técnica para supressão de uma árvore localizada na Rua Suíça com Rua Estados Unidos, no Bairro Nações Unidas.</t>
+  </si>
+  <si>
+    <t>593</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/593/assinado_geraldo_feitosa.pdf</t>
+  </si>
+  <si>
+    <t>Roçamento, e limpeza entorno e dentro da E.M.Vereador Geraldo Alves Feitosa do Bairro Nações Unidas.</t>
+  </si>
+  <si>
+    <t>594</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/594/assinado_rua_diamantina.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza, roçamento , e a possibilidade  de pavimentação na Rua Diamantina, que fica acima da Avenida Dona Generosa , que dá acesso à rua Pirapora e Rua Espinosa no Bairro Itacolomi</t>
+  </si>
+  <si>
+    <t>595</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/595/roca_grande_indicacao_rua_sao_sebastiao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam realizadas obras de melhoria na Rua São Sebastião, no Alto Santo Antônio, na Regional Roça Grande, que seja calçamento ou qualquer outro meio que possa melhorar a trafegabilidade de pedestres e veículos na rua.</t>
+  </si>
+  <si>
+    <t>596</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/596/indicacao_escola_adao_de_fatima_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feita verificação, limpeza e manutenção dos telhados e calhas de vazão de água da Escola Municipal Adão de Fatima, no bairro Alvorada.</t>
+  </si>
+  <si>
+    <t>597</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/597/varzea_do_moinho5_assinado.pdf</t>
+  </si>
+  <si>
+    <t>•	"Que seja feita a retirada e limpeza dos rejeitos nas margens da Lagoa Várzea do Moinho. Esses resíduos estão largados há mais de 12 semanas, obstruindo passagens e colocando em risco pedestres e uma grande árvore nativa.</t>
+  </si>
+  <si>
+    <t>598</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/598/indicacao_operacao_tapa_buracos_n_a_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado operação tapa buracos nas ruas Guarani, Tocantins, Vasco da Gama, Avenida Boa Viagem dentre outras várias ruas do Bairro Novo Alvorada.</t>
+  </si>
+  <si>
+    <t>599</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/599/indicacao_inclusao_no_projeto_de_reforma_do_parque_natural_municipal_chacara_do_lessa_da_implantacao_de_uma_praca_sensorial_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Inclusão, no projeto de reforma do Parque Natural Municipal Chácara do Lessa, da implantação de uma Praça Sensorial.</t>
+  </si>
+  <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/600/indicacao_limpeza_e_capina_rua_joao_hamacek_passarela_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza e capina na Rua João Hamacek.</t>
+  </si>
+  <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/601/indicacao_limpeza_e_capina_en_torno_da_ee_presidente_eurico_gaspar_dutra_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza e capina no entorno da Escola Estadual Presidente Eurico Gaspar Dutra,  bairro Campo Santo Antônio</t>
+  </si>
+  <si>
+    <t>602</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/602/indicacao_25-02-25_manutencao_preventiva_predios_tombados_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção Preventiva da Capina nos Entornos das Igrejas Históricas e monumentos tombados de Sabará.</t>
+  </si>
+  <si>
+    <t>603</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/603/indicacao___revitalizacao_dos_totens_do_municipio_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Revitalização dos Totens informativos dos pontos turísticos do município de Sabará.</t>
+  </si>
+  <si>
+    <t>604</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/604/indicacao___substituicao_dos_seixos_da_praca_antonio_de_albuquerque_praca_da_camara_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Substituição dos seixos da Praça Antônio de Albuquerque (Praça da Câmara) por pavimentação em pedra portuguesa ou bloquete intertravado.</t>
+  </si>
+  <si>
+    <t>605</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/605/indicacao___substituicao_de_poste__rua_eucalipto__mangabeiras_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Substituição do poste de iluminação pública, localizado na Rua Eucalipto, próximo ao nº 05, Bairro Mangabeiras, neste município.</t>
+  </si>
+  <si>
+    <t>606</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/606/indicacao___reconstrucao_da_boca_de_lobo_vila_sao_jose_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Reconstrução da boca de lobo localizada na Rua Paraná, nas proximidades do nº 52, no bairro Vila São José, neste município.</t>
+  </si>
+  <si>
+    <t>607</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/607/avaliacao_de_criacao_do_bairro_vila_real_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Avaliação do projeto de criação do bairro Vila Real, verificando se foi executado conforme o planejamento</t>
+  </si>
+  <si>
+    <t>608</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/608/projeto_de_criacao_do_bairro_vila_real_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja disponibilizado o projeto de criação do bairro Vila Real.</t>
+  </si>
+  <si>
+    <t>609</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/609/impactos_das_aguas_pluviais_do_bairro_vila_real_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Impacto das águas pluviais bairro Vila Real</t>
+  </si>
+  <si>
+    <t>619</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/619/indicacao_obras_-_tapa_buracos_rua_mercurio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Obras - Tapa buracos na Rua Mercúrio</t>
+  </si>
+  <si>
+    <t>620</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/620/indicacao_obras_-_taba_buraco_na_rua_oscar_ferreira-_ascomvilas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Obras - Tapa buraco na Rua Oscar Ferreira - em frente a Ascomvilas</t>
+  </si>
+  <si>
+    <t>621</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/621/indicacao_obras_-_limpeza_do_bueiro_da_rua_pernambuco_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Obras - Limpeza do Bueiro da Rua Pernambuco</t>
+  </si>
+  <si>
+    <t>622</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/622/indicacao_obras_-_esgoto_a_ceu_aberto_na_rua_joaquim_barbosa_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Obras - Esgoto a ceu aberto na Rua Joaquim Barbosa</t>
+  </si>
+  <si>
+    <t>623</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/623/indicacao_obras_-_desassoriacao_rua_for_do_campo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Obras - Desassoriaçao Rua For do Campo</t>
+  </si>
+  <si>
+    <t>624</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/624/indicacao_meio_ambiente_e_esportes_-_manutencao_campo_do_marzagao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Meio Ambiente e Esportes - Manutenção Campo do Marzagao</t>
+  </si>
+  <si>
+    <t>625</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/625/capina_e_limpeza_na_rua_angela_lopes_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Capina e limpeza na Rua Ângela Lopes, bairro Nossa Senhora de Fátima, em Sabará.</t>
+  </si>
+  <si>
+    <t>626</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/626/reforma_da_quadra_da_escola_maria_costa_pinto_em_sabara._assinado.pdf</t>
+  </si>
+  <si>
+    <t>Reforma da quadra da Escola Maria Costa Pinto, em Sabará.</t>
+  </si>
+  <si>
+    <t>627</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/627/limpeza_no_espaco_em_frente_a_igreja_catolica_localizada_na_rua_tome_de_souza_no_122_em_sabara._assinado.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza no espaço em frente à igreja católica, localizada na Rua Tomé de Souza, nº 122, Rosario 1 em Sabará.</t>
+  </si>
+  <si>
+    <t>628</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/628/capina_e_limpeza_na_rua_pedra_azul_bairro_nossa_senhora_de_fatima_em_sabara._assinado.pdf</t>
+  </si>
+  <si>
+    <t>Capina e limpeza na Rua Pedra Azul, bairro Nossa Senhora de Fátima, em Sabará.</t>
+  </si>
+  <si>
+    <t>629</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/629/tapa-buracos_na_rua_oscar_ferreira_da_costa_assinado.pdf</t>
+  </si>
+  <si>
+    <t>tapa-buracos na Rua Oscar Ferreira da Costa, em frente à Ascomvilas, bairro Vila São José, em Sabará</t>
+  </si>
+  <si>
+    <t>630</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/630/instalacao_de_um_ponto_de_hidratacao_no_campo_do_caic_assinado.pdf</t>
+  </si>
+  <si>
+    <t>instalação de um ponto de hidratação no campo do CAIC</t>
+  </si>
+  <si>
+    <t>631</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/631/operacao_tapa-buraco_na_rua_campina_verde_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando operação tapa-buraco na Rua Campina Verde – bairro Nossa Senhora de Fátima, bem como que seja realizada averiguação em frente ao nº 244, onde há escoamento de água para a via, contribuindo para a erosão e deterioração do asfalto.</t>
+  </si>
+  <si>
+    <t>632</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/632/contrucao_de_meio_fio_e_operacao_tapa_burraco_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito A implantação de meio-fio (guias) e operação Tapa Buraco, na Rua Miguel Ângelo, em frete ao n°175, Bairro Rosário I- Sabará.</t>
+  </si>
+  <si>
+    <t>633</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/633/instalacao_de_braco_de_luz_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a instalação de braço de luz em um poste localizado na Rua Pedra Azul, nas proximidades dos números 1000/1029, no bairro Nossa Senhora de Fátima, em Sabará/MG.</t>
+  </si>
+  <si>
+    <t>634</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/634/manutencao_das_escadas_da_rua_sabara_e_final_da_rua_patrocinio_30_de_marco_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a manutenção e a recuperação de duas escadas localizadas no bairro Nossa Senhora de Fátima, neste município.</t>
+  </si>
+  <si>
+    <t>635</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/635/oficio_029_-2026_rua_rodes-_recapeamento_asfaltico_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja analisada a possibilidade da realização do recapeamento asfáltico em toda extensão da rua Rodes, bairro Ana Lúcia.</t>
+  </si>
+  <si>
+    <t>636</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/636/oficio_034-2026_-_iluminacao_regional_ana_lucia_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado à Regional Ana Lúcia o pedido de iluminação no trajeto da quadra da Escola Municipal Gerson Manoel dos Anjos, mais precisamente, atrás da Regional Ana Lúcia, Bairro Ana Lúcia.</t>
+  </si>
+  <si>
+    <t>637</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/637/oficio_031-2026_rua_boa_viagem-_tapa_buraco_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja analisada a possibilidade da realização de operação tapa-buracos na Av. Boa Viagem, mais precisamente em frente ao número 385, bairro Novo Alvorada.</t>
+  </si>
+  <si>
+    <t>638</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/638/oficio_030-2026_rua_passos_-_tapa_buraco_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja analisada a possibilidade da realização de operação tapa-buracos na rua Passos, próximo ao número 16, bairro Alvorada.</t>
+  </si>
+  <si>
+    <t>639</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/639/oficio_033_-2026_rua_glicerio_alves_pinto-_limpeza_e_tapa-buracos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja analisada a possibilidade da realização da operação tapa-buracos bem como a revitalização da sinalização dos redutores de velocidade em toda extensão da rua Glicério Alves Pinto, bairro Alvorada.</t>
+  </si>
+  <si>
+    <t>640</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/640/indicacao_02_30-03_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A realização de reparos na pracinha localizada em frente à Escola Bernardino Augusto Ferreira, no bairro Borba Gato, neste município. Tendo em vista que a estrutura do local encontra-se danificada, e considerando que o espaço é utilizado como abrigo por crianças que aguardam a abertura dos portões da escola.</t>
+  </si>
+  <si>
+    <t>641</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/641/indicacao_03_30-03_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A realização de operação tapa-buracos na Rua Silvana de Almeida, nº 128, no bairro Borba Gato, neste município. Tendo em vista que o buraco encontra-se localizado próximo ao passeio e à garagem do morador, dificultando o acesso e comprometendo a segurança no local.</t>
+  </si>
+  <si>
+    <t>642</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/642/indicacao_04_30-03_1_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A realização de operação tapa-buracos na BR-381, nº 132, via que dá acesso a uma das principais entradas do bairro Borba Gato, neste município. Tendo em vista que o buraco existente no local é de grandes proporções, comprometendo uma das faixas de trânsito da via e prejudicando a circulação de veículos.</t>
+  </si>
+  <si>
+    <t>643</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/643/indicacao_01_30-03_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A realização de operação tapa-buracos na Rua Três, nº 399, em frente à Escola Bernardino Augusto Ferreira, no bairro Borba Gato, neste município. Tendo em vista que a via encontra-se com diversos buracos, prejudicando o tráfego de veículos e comprometendo a segurança, especialmente devido ao intenso fluxo de estudantes e à circulação frequente de ônibus no local.</t>
+  </si>
+  <si>
+    <t>644</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/644/indicacao_05_30-03_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A realização de operação tapa-buracos em todas as ruas do bairro Borges, neste município. Tendo em vista que, em decorrência da última temporada chuvosa, que se apresentou de forma mais intensa, surgiram diversos buracos ao longo das vias do referido bairro, comprometendo as condições de tráfego.</t>
+  </si>
+  <si>
+    <t>645</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/645/indicacao_06_30-03_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A realização de operação tapa-buracos em todas as ruas do bairro Amélia Moreira, neste município. Tendo em vista as condições irregulares do pavimento, com a presença de buracos em diversos pontos das vias.</t>
+  </si>
+  <si>
+    <t>646</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/646/capina_rua_padre_faustino_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicita realização de capina e limpeza na Rua Padre Faustino, no bairro Nova Vista, no trecho entre os números 548 e 447, devido ao acúmulo excessivo de mato no passeio público.</t>
+  </si>
+  <si>
+    <t>647</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/647/visita_tecnica_padre_faustino_1_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita realização de visita técnica na Rua Padre Faustino, em frente ao número 530, no bairro Nova Vista, para avaliação de intervenção de rebaixamento que tem causado alagamentos em períodos de chuva.</t>
+  </si>
+  <si>
+    <t>648</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/648/rua_ibirite_visita_tecnica_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita realização de visita técnica na Rua Ibirité, entre as ruas Florestal e Jaboticatuba, no bairro Nova Vista, em razão do risco de acidentes causado pelo acentuado declive e aclive da via e pela alta velocidade dos veículos.</t>
+  </si>
+  <si>
+    <t>649</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/649/oficio_032-2026_placa_estacionamento_pcd_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja analisada a possibilidade da implantação de vaga de estacionamento exclusiva para Pessoa com Deficiência (PCD), com a devida sinalização horizontal e vertical, em frente às residências localizadas nas ruas Nanuque, 69 e Martins Campos, 219, bairro Alvorada.</t>
+  </si>
+  <si>
+    <t>650</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/650/30-03_operacao_tapa_buracos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>operação tapa-buracos na Rua Operário José Ribeiro do Carmo, nas proximidades do número 242, no bairro Arraial Velho.</t>
+  </si>
+  <si>
+    <t>651</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/651/assinado_extensao_coleta_de_lixo.pdf</t>
+  </si>
+  <si>
+    <t>A ampliação do serviço de coleta de lixo no bairro Ipê Amarelo</t>
+  </si>
+  <si>
+    <t>652</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/652/assinado_campo_santo_antonio.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio deste solicitar, com caráter de urgência, a realização de serviços de infraestrutura no trecho localizado ao final da Rua Santa Bárbara.</t>
+  </si>
+  <si>
+    <t>653</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/653/adelmolandia_rotatoria_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito rotatória na Rua Rodrigues dos Santos esquina com rua Bem Te Vi, no bairro Adelmolândia.</t>
+  </si>
+  <si>
+    <t>654</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/654/rosario_1_rua_principal_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam realizadas com urgência operação tapa buracos e recuperação do asfalto na rua principal do bairro Rosario 1, rua que pela extensão tem vários nomes, Tomé de Souza, Independência, José Bonifácio.</t>
+  </si>
+  <si>
+    <t>655</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/655/adelmolandia_quebra_molas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam feitos redutores de velocidade na Rua Rodrigues dos Santos, nas proximidades do número 1096, no bairro Adelmolândia.</t>
+  </si>
+  <si>
+    <t>656</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/656/indicacao_escadaria_rua_botafogo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado reparos, limpeza e manutenção da escadaria da Rua Botafogo com rua Vasco da Gama, no Bairro Novo Alvorada.</t>
+  </si>
+  <si>
+    <t>657</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/657/indicacao___construcao_de_passarela_nas_laterais_da_ponte_do_corrego_malheiros__nacoes_unidas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Construção de passarelas nas laterais da ponte sobre o Córrego dos Malheiros</t>
+  </si>
+  <si>
+    <t>658</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/658/indicacao___quebra-molas__rua_suica__nacoes_unidas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Construção de quebra-molas (redutor de velocidade) na Rua Suiça, bairro Nações Unidas, Sabará/MG</t>
+  </si>
+  <si>
+    <t>659</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/659/indicacao___manutencao_na_praca_jogador_helio_dos_santos__bairro_siderurgica_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção dos brinquedos de madeira, o reparo das grades de segurança e a instalação de novos brinquedos do tipo playground na Praça Jogador Hélio dos Santos, Bairro; Siderurgica neste municipio</t>
+  </si>
+  <si>
+    <t>660</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/660/indicacao___operacao_tapa-buracos_e_manutencao_e_limpeza___padre_nico_e_vista_alegre__corrego_da_ilha_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Operação tapa-buracos em toda a extensão das ruas Padre Nico e Vista Alegre, no bairro Córrego da Ilha, bem como a manutenção e limpeza dos bueiros localizados nessas vias.</t>
+  </si>
+  <si>
+    <t>661</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/661/indicacao___recuperacao_asfaltica_e_pintura_do_quebra-molas___rua_carvalho_de_brito___general_carneiro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Recuperação asfáltica em toda a extensão da Rua Carvalho de Brito, bem como a pintura dos quebra-molas existentes na via.</t>
+  </si>
+  <si>
+    <t>662</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/662/tapa_buraco_-_rua_jose_rodrigues_dos_santos_-_adelmolandia_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Tapa buraco na rua José Rodrigues dos Santos, próximo ao número 207, bairro Adelmolândia</t>
+  </si>
+  <si>
+    <t>663</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/663/tapa_buraco_-_rua_santa_cruz_69_-_morro_da_cruz_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Tapa na rua Santa Cruz, próximo ao número 69, bairro Morro da Cruz.</t>
+  </si>
+  <si>
+    <t>675</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/675/indicacao_meio_ambiente_-_lotes_vagos_no_ana_lucia_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Meio Ambiente - Lotes vagos no Ana Lucia [assinado]</t>
+  </si>
+  <si>
+    <t>676</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/676/indicacao_defesa_social_-_placas_na_rua_diana_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Defesa Social - Placas na Rua Diana [assinado]</t>
+  </si>
+  <si>
+    <t>677</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/677/indicacao_prefeito_-_reforma_da_em_maria_costa_pinto_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Prefeito - Reforma da EM Maria Costa Pinto [assinado]</t>
+  </si>
+  <si>
+    <t>678</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/678/indicacao_defesa_social_-_proibir_estacionar_na_porta_de_escolas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Defesa Social - Proibir estacionar na porta de Escolas [assinado]</t>
+  </si>
+  <si>
+    <t>679</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/679/a_realizacao_de_extensao_de_rede_eletrica_na_rua_pitangui_no_6689_assinado.pdf</t>
+  </si>
+  <si>
+    <t>realização de extensão de rede elétrica na Rua Pitangui, nº 6689, bairro Fátima, em Sabará.</t>
+  </si>
+  <si>
+    <t>680</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/680/canalizacao_de_aguas_pluviais_nas_ruas_estrela_do_sul_e_coracao_de_jesus_bairro_fatima_em_sabara._assinado.pdf</t>
+  </si>
+  <si>
+    <t>canalização de águas pluviais nas ruas Estrela do Sul e Coração de Jesus, bairro Fátima, em Sabará.</t>
+  </si>
+  <si>
+    <t>681</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/681/troca_de_lampadas_da_iluminacao_publica_na_rua_curvelo_no_199_bairro_vila_rica_assinado.pdf</t>
+  </si>
+  <si>
+    <t>troca de lâmpadas da iluminação pública na Rua Curvelo, nº 199, bairro Vila Rica [assinado]</t>
+  </si>
+  <si>
+    <t>682</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/682/realizacao_de_asfaltamento_na_rua_pitangui_bairro_fatima_em_sabara._assinado.pdf</t>
+  </si>
+  <si>
+    <t>realização de asfaltamento na Rua Pitangui, bairro Fátima, em Sabará.</t>
+  </si>
+  <si>
+    <t>683</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/683/remocao_de_entulho_na_rua_paracatu_no_48_bairro_fatima_em_sabara._assinado.pdf</t>
+  </si>
+  <si>
+    <t>remoção de entulho na Rua Paracatu, nº 48, bairro Fátima, em Sabará.</t>
+  </si>
+  <si>
+    <t>684</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/684/regularizacao_do_atendimento_de_transporte_escolar_na_rua_curvelo_com_rua_bahia_bairro_vila_rica_em_sabara_assinado.pdf</t>
+  </si>
+  <si>
+    <t>regularização do atendimento de transporte escolar na Rua Curvelo com Rua Bahia, bairro Vila Rica, em Sabará [assinado]</t>
+  </si>
+  <si>
+    <t>685</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/685/regularizacao_do_atendimento_de_transporte_escolar_na_rua_curvelo_com_rua_bahia_bairro_vila_rica_em_sabara_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>regularização do atendimento de transporte escolar na Rua Curvelo com Rua Bahia, bairro Vila Rica, em Sabará [assinado] (1)</t>
+  </si>
+  <si>
+    <t>686</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/686/realizacao_de_manutencao_urgente_da_galeria_de_esgoto_na_rua_paracatu_no_48_bairro_fatima_em_sabara._assinado.pdf</t>
+  </si>
+  <si>
+    <t>realização de manutenção urgente da galeria de esgoto na Rua Paracatu, nº 48, bairro Fátima, em Sabará. [assinado]</t>
+  </si>
+  <si>
+    <t>687</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/687/extencao_de_rede_eletrica_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de extensão de rede elétrica, com a instalação de um poste com iluminaria de led, da rua Pitangui a partir do n° 6015 até nº 715, Bairro Nossa Senhora de Fátima- Sabará.</t>
+  </si>
+  <si>
+    <t>688</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/688/poda-_supressao_de_arvore_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Poda/Supressão de árvore</t>
+  </si>
+  <si>
+    <t>689</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/689/canalizacao_de_agua_da_mina_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Canalização de água proveniente de mina</t>
+  </si>
+  <si>
+    <t>690</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/690/pavimentacao_asfatica_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação da pavimentação da rua de Lima Duarte (entre a rua Claudio e Juiz de fora), bairro Nossa Senhora de Fátima- Sabará.</t>
+  </si>
+  <si>
+    <t>691</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/691/oficio_037-2026_retorno_da_linha_b_alvorada_e_novo_alvorada_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação do retorno da linha B de transporte coletivo urbano, anteriormente responsável pelo atendimento dos bairros Alvorada e Novo Alvorada com saída da rua Vila Nova, em frente à Escola Geralda Dias de Assunção, bairro Novo Alvorada.</t>
+  </si>
+  <si>
+    <t>692</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/692/oficio_036_-2026_rua_caldense_-_capina_e_limpeza_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Pedido de capina e limpeza da rua Caldense, nas proximidades do número 2.219, bairro Novo Alvorada.</t>
+  </si>
+  <si>
+    <t>693</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/693/oficio_035_-2026_final_da_rua_atletico_-_pracinha-_capina_e_limpeza_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realização de poda, capina e limpeza no final da rua Atlético, nas proximidades da BR MGC 05 e pracinha do ponto de ônibus, bairro Novo Alvorada.</t>
+  </si>
+  <si>
+    <t>694</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/694/oficio_038_-2026_margens_da_br_mgc_05_capina_e_limpeza_-_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Realização de poda, capina e limpeza às margens da BR MGC 05, bairro Novo Alvorada.</t>
+  </si>
+  <si>
+    <t>695</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/695/oficio_039-2026_av_amalia_-_retirada_de_entulhos_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Retirada de entulhos na Av. Amália, altura no número 400, bairro Alvorada.</t>
+  </si>
+  <si>
+    <t>696</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/696/indicacao_01_06-04_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A realização de extensão de rede de abastecimento de água na Rua Ipê Amarelo, no bairro Borba Gato, neste município. Tendo em vista que se trata de uma demanda antiga dos moradores da localidade, que ainda não contam com atendimento adequado.</t>
+  </si>
+  <si>
+    <t>697</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/697/indicacao_der_calcadas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Intervenção junto ao Departamento Estadual de Estradas de Rodagem de Minas Gerais – DER/MG para construção, reforma e limpeza das vias, calçadas e passagens de pedestres na rodovia MGT 262, no trajeto de altura da faixa elevada próxima da Avenida Aparecida do Norte no bairro Novo Alvorada até proximidade da UBS do bairro Alvorada.</t>
+  </si>
+  <si>
+    <t>698</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/698/poda_de_arvore_barraginha_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Poda de árvores na MGT 262, na Vila Barraginha, próximo ao número 114. Poda de Árvore na rua Maria Emília, as margens da Rodovia MG5, no número 1861, poda de arvores na MGT 262, altura entre avenida Aparecida do Norte e Praça dos Coqueiros</t>
+  </si>
+  <si>
+    <t>699</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/699/4_indicacao_sinal_rua_flamengo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Novamente, pela quarta vez, viemos pedir placa de sinalização de PARE e sinalização no asfalto, no cruzamento da rua Flamengo com rua Atletico, dando como referência na altura do número 112 da rua Flamengo, no cruzamento com a Rua Atletico.</t>
+  </si>
+  <si>
+    <t>700</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/700/indicacao_rosario_infra_estrutura_rua_jose_bonifacio_1_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Obras de infraestrutura para a Rua José de Anchieta no bairro Rosário</t>
+  </si>
+  <si>
+    <t>701</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/701/vistoria_e_desmanche_abrigo_campo_bom_retiro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita vistoria, desmanche de abrigo e capina na Rua Mercúrio, no bairro Carvalho de Brito, em Sabará.</t>
+  </si>
+  <si>
+    <t>702</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/702/06-04_operacao_tapa_buracos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Operação tapa-buracos na Rua Três no Bairro Galego e serviços de capina e limpeza em toda a extensão do bairro .</t>
+  </si>
+  <si>
+    <t>703</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/703/assinado_estrada_do_bairro_castanheira.pdf</t>
+  </si>
+  <si>
+    <t>Bairro Castanheira</t>
+  </si>
+  <si>
+    <t>704</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/704/indicacao_construcao_de_uma_praca_publica_na_avenida_joao_pinheiro_proximo_ao_no_232_no_bairro_campo_santo_antonio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Construção de uma praça pública na Avenida João Pinheiro, próximo ao nº 232, no bairro Campo Santo Antônio.</t>
+  </si>
+  <si>
+    <t>705</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/705/indicacao_iluminacao_no_largo_do_o_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Troca das lâmpadas no Largo do Ó, localizado no bairro Siderúrgica.</t>
+  </si>
+  <si>
+    <t>706</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/706/indicacao_instalacao_de_semaforo_ou_faixa_elevada_de_pedestres_na_rua_padre_nico_no_bairro_padre_chiquinho_e_o_recapeamento_asfaltico_da_rua_dom_cabral_no_297_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de semáforo ou faixa elevada , e o recapeamento asfáltico da Rua Dom Cabral, nº 297</t>
+  </si>
+  <si>
+    <t>707</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/707/indicacao_construcao_de_uma_praca_publica_na_rua_pinho_em_frente_ao_no_61_bairro_alto_do_cabral._assinado.pdf</t>
+  </si>
+  <si>
+    <t>Construção de uma praça pública na Rua Pinho, em frente ao nº 61, bairro Alto do Cabral.</t>
+  </si>
+  <si>
+    <t>709</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/709/indicacao_quebra_mola_placa_velocidade_placa_lixo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Quebra mola, placa velocidade e placa lixo.</t>
+  </si>
+  <si>
+    <t>710</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/710/tapa_buraco_-_em_toda_extensao_da_av_albert_scharle_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Tapa buraco em toda extensão da Av. Albert Scharlé, bairro Paciência.</t>
+  </si>
+  <si>
+    <t>711</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/711/tapa_buraco_-_em_toda_extensao_da_av_celeste_cabral_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Tapa buraco em toda extensão da Av. Celeste Cabral, bairro Paciência.</t>
+  </si>
+  <si>
+    <t>712</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/712/assinado.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza e capina no Campo Ferroviário, Arraial Velho.</t>
+  </si>
+  <si>
+    <t>713</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/713/assinado_espaco_urbanizado.pdf</t>
+  </si>
+  <si>
+    <t>Roçamento e Limpeza Bairro Nações Unidas</t>
+  </si>
+  <si>
+    <t>716</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/716/indicacao___extensao_da_galeria_pluvial___avenida_cardoso_de_menezes_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Extensão da galeria pluvial existente na Avenida Cardoso de Menezes, nas proximidades da Rua Guaraciaba, no bairro Alvorada.</t>
+  </si>
+  <si>
+    <t>717</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/717/indicacao___passagem_elevada_de_pedestres_em_frente_ao_villefort_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Construção de uma passagem elevada para pedestres na Rodovia MGC-262, em frente ao Atacadista Villefort, neste município.</t>
+  </si>
+  <si>
+    <t>718</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/718/indicacao__operacao_tapa-buracos-rua_ajuda_e_rua_itabirito_vila_michel_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Operação tapa-buracos em toda a extensão da Rua Ajuda e da Rua Itabirito, no bairro Vila Michel.</t>
+  </si>
+  <si>
+    <t>722</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/722/06-04_operacao_tapa_buracos_vila_santa_cruz_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Operação tapa-buracos na esquina entre a Rua Figueira e a Rua Volta Redonda, localizada no bairro Vila Santa Cruz.</t>
+  </si>
+  <si>
+    <t>740</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/740/indicacao_prefeito_-_falta_de_energia_em_brumado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Prefeito - Falta de Energia em Brumado [assinado]</t>
+  </si>
+  <si>
+    <t>741</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/741/indicacao_obras_-_trinca_no_asfalto_da_rua_alzira_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Obras - Trinca no asfalto da Rua Alzira [assinado]</t>
+  </si>
+  <si>
+    <t>742</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/742/reiterar_limpeza_e_capina_-_margem_da_av._central_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Reiteração do pedido de serviço de limpeza e capina na margem da Avenida Central, no Centro.</t>
+  </si>
+  <si>
+    <t>743</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/743/reiterar_limpeza_e_capina_-_toda_extensao_da_passarela_de_pedestres_da_av._expedicionario_r._jer._dantas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Reiteração do pedido de limpeza e capina toda extensão da passarela de pedestres da avenida Expedicionário Romeu Jerônimo Dantas, bairro Caieira.</t>
+  </si>
+  <si>
+    <t>744</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/744/fumacepacienciaassinado.pdf</t>
+  </si>
+  <si>
+    <t>Realização da passagem do carro fumacê no bairro Paciência e adjacências.</t>
+  </si>
+  <si>
+    <t>745</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/745/reforma_do_gramado_do_complexo_esportivo_caxanga_arena_geracao_em_sabara._assinado.pdf</t>
+  </si>
+  <si>
+    <t>realização de reforma do gramado do Complexo Esportivo Caxangá (Arena Geração), em Sabará.</t>
+  </si>
+  <si>
+    <t>746</t>
+  </si>
+  <si>
     <t>324</t>
   </si>
   <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/746/na_rua_rio_grande_do_sul_em_frente_a_escola_estadual_general_carneiro_bem_como_nas_proximidades_da_rotatoria_da_rua_carvalho_de_brito_com_a_rua_rio_grande_do_sul_em_sabara._assinado.pdf</t>
+  </si>
+  <si>
+    <t>na Rua Rio Grande do Sul, em frente à Escola Estadual General Carneiro, bem como nas proximidades da rotatória da Rua Carvalho de Brito com a Rua Rio Grande do Sul, em Sabará.</t>
+  </si>
+  <si>
+    <t>747</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/747/faixas_elevadas_em_todo_o_entorno_da_praca_primeiro_de_maio_localizada_no_bairro_itacolomi_em_sabara._assinado.pdf</t>
+  </si>
+  <si>
+    <t>trânsito a instalação de faixas elevadas em todo o entorno da Praça Primeiro de Maio, localizada no bairro Itacolomi, em Sabará.</t>
+  </si>
+  <si>
+    <t>748</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/748/oficio_040_-2026_rua_jaboticatubas_-_capina_e_limpeza_e_tapa-buracos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Operação tapa-buracos, capina e limpeza da rua Jaboticatubas, em frente ao número 307, bairro Alvorada.</t>
+  </si>
+  <si>
+    <t>749</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/749/oficio_042_-2026_tocantins_e_coronel_vargas_-_tapa-buracos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Operação tapa-buracos em toda extensão das ruas Tocantins e Coronel Vargas, ao lado do Villefort, bairro Alvorada.</t>
+  </si>
+  <si>
+    <t>750</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/750/oficio_043-2026_av_cardoso_de_menzes-_capina_e_limpeza_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Pedido de capina e limpeza do canteiro central da Av. Cardoso de Menezes, bairro Alvorada.</t>
+  </si>
+  <si>
+    <t>751</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/751/oficio_044-2026_bataclan-_troca_das_lampadas_capina_e_limpeza_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Pedido de manutenção da rede elétrica com troca das lâmpadas queimadas, capina, limpeza e retirada de entulhos da rua Carvalho de Brito, esquina com rua Timóteo, mais precisamente em frente à Quadra do Bataclan, bairro General Carneiro.</t>
+  </si>
+  <si>
+    <t>752</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/752/oficio_041_-2026_rua_liberdade_e_rua_penha-_capina_e_limpeza_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Capina e limpeza nas ruas:  Liberdade, nas proximidades do nº 99, esquina com Coronel Vargas, e rua Penha, nº111, bairro Alvorada.</t>
+  </si>
+  <si>
+    <t>753</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/753/oficio_045-2026_corrego_da_ilha_-_limpeza_do_corrego_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza, desobstrução e manutenção do córrego localizado no bairro Córrego da Ilha.</t>
+  </si>
+  <si>
+    <t>754</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/754/realizacao_de_capina_na_rua_lucio_gabriel_bairro_rosario_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realização de capina na Rua Lúcio Gabriel, bairro Rosário, em Sabará.</t>
+  </si>
+  <si>
+    <t>755</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/755/indicacao_01_13-04_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A realização de reforma e reparos no posto da Polícia Militar localizado em Ravena, neste município. Tendo em vista que a estrutura do referido posto encontra-se necessitando de manutenção.</t>
+  </si>
+  <si>
+    <t>756</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/756/assinado_pedido_geraldo_feitosa_novo.pdf</t>
+  </si>
+  <si>
+    <t>Roçamento e Capina Escola Geraldo Feitosa</t>
+  </si>
+  <si>
+    <t>757</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/757/assinado_academia_ao_ar_livre.pdf</t>
+  </si>
+  <si>
+    <t>Reinstalação Academia ao ar livre</t>
+  </si>
+  <si>
+    <t>758</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/758/assinado_via_borba_gato.pdf</t>
+  </si>
+  <si>
+    <t>Via Borba Gato</t>
+  </si>
+  <si>
+    <t>759</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/759/campinho_da_itapecerica_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando intervenção junto à empresa Vale S.A. para que sejam realizados serviços de manutenção, reparos e reconstrução do campinho localizado no final da Rua Itapecerica com Rua Santa Luzia, no Bairro Nossa Senhora de Fátima, em Sabará/MG.</t>
+  </si>
+  <si>
+    <t>760</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/760/pavimentacao_rua_juiz_de_fora_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se a pavimentação asfáltica em toda a extensão da Rua Juiz de Fora, localizada no bairro Nossa Senhora de Fátima, no município de Sabará.</t>
+  </si>
+  <si>
+    <t>761</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/761/supressao_de_arvore_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A solicitação para a supressão de árvore localizada na Rua Juiz de Fora, nº 152, no bairro Nossa Senhora de Fatima- Sabará</t>
+  </si>
+  <si>
+    <t>762</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/762/muro_de_contecao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação para a construção de um muro de contenção com aproximadamente 15 metros de extensão na Rua Alfenas, no encontro com a Rua Uberaba, bairro Nossa Senhora de Fatima- Sabará</t>
+  </si>
+  <si>
+    <t>763</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/763/troca_de_poste_vila_nova_ruafotos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Troca de poste de madeira de sustentação de cabos de energia elétrica de iluminação publica na rua Vila Nova na altura do número 47, no bairro Novo Alvorada.</t>
+  </si>
+  <si>
+    <t>764</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/764/rosario_reforma_ubs_1fotos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam realizadas com urgência obras de reparo e manutenção da Unidade Básica de Saúde - UBS do bairro Rosário.</t>
+  </si>
+  <si>
+    <t>765</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/765/13-04_capina_e_limpeza_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realização de capina e limpeza em toda a extensão da rua Mestre Hercolino, localizada no bairro Centro.</t>
+  </si>
+  <si>
+    <t>766</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/766/13-04_operacao_tapa_buracos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realização de operação tapa-buracos em toda a extensão da Rua das Laranjeiras, localizada no bairro Centro de Sabará.</t>
+  </si>
+  <si>
+    <t>767</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/767/13-04_operacao_tapa_buracos_e_pintura_de_quebra-mola_assinado.pdf</t>
+  </si>
+  <si>
+    <t>realização de pintura de quebra-molas, operação tapa-buracos, na Rua Presidente Juscelino Kubitscheck, nº 730, bairro Siderúrgica.</t>
+  </si>
+  <si>
+    <t>768</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/768/indicacao_implementacao_de_acoes_de_conscientizacao_e_identificacao_precoce_da_apraxia_de_fala_na_infancia_no_municipio_de_sabara_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A adoção de medidas voltadas à conscientização, identificação precoce e orientação às famílias sobre a Apraxia de Fala na Infância (AFI)</t>
+  </si>
+  <si>
+    <t>769</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/769/indicacao___criacao_da_secretaria_municipal_de_protecao_e_defesa_dos_animais_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Criação da Secretaria Municipal de Proteção e Defesa dos Animais.</t>
+  </si>
+  <si>
+    <t>770</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/770/indicacao___manutencao_em_toda_a_extensao_dos_principais_corredores_comerciais_dos_bairros_de_sabara_com_especial_atencao_ao_distrito_de_carvalho_de_.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção da iluminação em toda a extensão dos principais corredores comerciais dos bairros de Sabará, com especial atenção ao distrito de Carvalho de Brito.</t>
+  </si>
+  <si>
+    <t>771</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/771/indicacao___que_sejam_retomadas_as_acoes_e_os_programas_de_castracao_gratuita_de_caes_e_gatos_no_municipio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam retomadas as ações e os programas de castração gratuita de cães e gatos no município.</t>
+  </si>
+  <si>
+    <t>772</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/772/indicacao___sinal_de_internet_nas_quadras_poliesportivas_e_campos_de_futebol_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de sinal de internet (Wi-Fi) nos campos de futebol e quadras poliesportivas localizados no município.</t>
+  </si>
+  <si>
+    <t>773</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/773/indicacao___manutencao_da_ponte_da_vila_michel_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção da ponte, especialmente do piso, que dá acesso aos pedestres do bairro Vila Michel</t>
+  </si>
+  <si>
+    <t>774</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/774/indicacao___reforma_da_quadra_de_esporte__bairro_vila_rica_rua_rio_grande_do_norte_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Reforma da Quadra de Esportes localizada no bairro Vila Rica, na rua Rio Grande do Norte.</t>
+  </si>
+  <si>
+    <t>799</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/799/indicacao_obras_e_secretarias_-_limpeza_da_rua_gavea_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Obras e Secretarias - Limpeza da Rua Gávea [assinado]</t>
+  </si>
+  <si>
+    <t>800</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/800/indicacao_defesa_social_-_demarcar_as_faixas_na_av_expedicionario_romeu_jeronimo_dantas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Defesa Social - Demarcar as faixas na Av Expedicionário Romeu Jeronimo Dantas [assinado]</t>
+  </si>
+  <si>
+    <t>801</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/801/indicacao_obras_e_secretarias_-_manutencoes_diversas_na_rua_rio_de_janeiro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Obras e Secretarias - Manutenções Diversas na Rua Rio de Janeiro [assinado]</t>
+  </si>
+  <si>
+    <t>802</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/802/oficio_047_-_2026_vila_barraginha_-capina_limpeza_e_retirada_de_entulhos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Pedido de capina, limpeza, retirada de entulhos na BR 262/rua da Pedreira, mais conhecida como Barraginha, Sabará.</t>
+  </si>
+  <si>
+    <t>803</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/803/oficio_048_-_2026_rua_florestal_-capina_limpeza_e_desobstrucao_de_boca_de_lobo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Pedido de capina, limpeza em toda extensão da rua Florestal, e desobstrução do bueiro próximo ao número 89, bairro Alvorada, Sabará.</t>
+  </si>
+  <si>
+    <t>804</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/804/oficio_049_-_2026_rua_grieg_-poda_capina_limpeza_e_retirada_de_poste_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Pedido de poda, capina, limpeza em toda extensão da rua Greig, e retirada de poste localizado no início da mesma rua, bairro Rosário II, Sabará.</t>
+  </si>
+  <si>
+    <t>805</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/805/oficio_050_-2026_ruas_botafogo_e_vila_nova_-_placa_de_pare_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação da instalação de placa de sinalização de trânsito “PARE” na rua Botafogo, esquina com a rua Vila Nova, próximo à Escola Municipal Geralda Dias de Assunção, bairro Novo Alvorada, Sabará.</t>
+  </si>
+  <si>
+    <t>806</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/806/oficio_051-2026_praca_dos_coqueiros_e_praca_e_nossa_-_poda_capina_e_limpeza_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Pedido de poda, capina e limpeza da Praça dos Coqueiros e da Praça é Nossa, localizada na rua Carlos Chagas, próximo ao número 6.863, bairro Alvorada.</t>
+  </si>
+  <si>
+    <t>807</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/807/implantacao_de_atendimento_itinerante_sobre_servicos_relacionados_ao_iptu_27_de_abril_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a implantação de atendimento itinerante da referida Secretaria, voltado aos serviços relacionados ao IPTU, utilizando como base as regionais do município e, nos bairros não contemplados por essas estruturas, unidades escolares ou outros equipamentos públicos.</t>
+  </si>
+  <si>
+    <t>808</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/808/construcao_de_muro_de_contencao_na_rua_sabara_27_de_abril_assinado.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a construção de muro de contenção na rua Sabará, bairro Nossa Senhora de Fátima.</t>
+  </si>
+  <si>
+    <t>809</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/809/manutencao_na_galeria_pluvial_localizada_na_rua_paracatu_27_de_abril_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a manutenção na galeria pluvial localizada na Rua Paracatu, nº 73, bairro Nossa Senhora de_x000D_
+Fátima.</t>
+  </si>
+  <si>
+    <t>810</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/810/operacao_tapa-buraco_em_toda_a_extensao_das_ruas_diamantina_e_itauna_27_de_abril_assinado.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a execução de operação tapa-buraco em toda a extensão das Ruas Diamantina e Itaúna,_x000D_
+localizadas no bairro Nossa Senhora de Fátima.</t>
+  </si>
+  <si>
+    <t>811</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/811/operacao_tapa-buraco_na_rua_pitangui_no_trecho_entre_as_ruas_diamantina_e_claudio_27_de_abril_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando operação tapa-buraco na Rua Pitangui, no trecho entre as Ruas Diamantina e Cláudio – e no trecho entre_x000D_
+a numeração 500 e 535 (final da rua/ região do Mangueira), bairro Nossa Senhora de Fátima.</t>
+  </si>
+  <si>
+    <t>812</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/812/pavimentacao_da_rua_sete_lagoas_no_trecho_compreendido_entre_as_ruas_diamantina_e_claudio_27_de_abril_assinado.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a pavimentação da Rua Sete Lagoas, no trecho compreendido entre as Ruas Diamantina e_x000D_
+Cláudio, bairro Nossa Senhora de Fátima</t>
+  </si>
+  <si>
+    <t>813</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/813/assinado_rocamento_e_capina_dona_generosa.pdf</t>
+  </si>
+  <si>
+    <t>Roçamento , capina e limpeza Avenida Dona Generosa</t>
+  </si>
+  <si>
+    <t>814</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/814/indicacao2.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A realização da alteração da sinalização viária nas proximidades da Padaria Silvana de Almeida no Bairro Borba Gato. Atualmente, existe no local uma vaga destinada à carga e descarga de frente o estabelecimento, o que tem ocasionado constantes congestionamentos e dificultado a fluidez do trânsito na via. Diante disso, solicita-se a mudança da vaga de carga e descarga para o lado oposto da via, bem como a proibição de estacionamento no espaço atualmente destinado a essa finalidade.</t>
+  </si>
+  <si>
+    <t>815</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/815/indicacao3.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja solicitado à COPASA o reparo e a manutenção da rede de esgoto localizada no Beco São Rafael 2, nº 104 no Bairro Borges</t>
+  </si>
+  <si>
+    <t>816</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/816/indicacao1.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Operação tapa-buracos na Rua Cândido Lúcio Ferreira Pinto, nas proximidades do Depósito Ravena, no Distrito de Ravena</t>
+  </si>
+  <si>
+    <t>817</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/817/roca_grande_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Secretaria Municipal de Meio Ambiente a solicitação para realização de vistoria, fiscalização e posterior limpeza de vegetação localizada na Rua Santana, nº 611 ao 715, bairro Roça Grande</t>
+  </si>
+  <si>
+    <t>818</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/818/rua_gavea_assinado_2.pdf</t>
+  </si>
+  <si>
+    <t>Secretaria Municipal competente solicitação para realização de capina e_x000D_
+recolhimento de entulhos na Rua Gávea - Carvalho de Brito</t>
+  </si>
+  <si>
+    <t>819</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/819/novo_alvorada_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Secretaria Municipal de Meio Ambiente solicitação para realização de vistoria e fiscalização em lote localizado na Rua Miguel Pereira Lacerda, nº 6A, bairro Novo Alvorada</t>
+  </si>
+  <si>
+    <t>820</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/820/indicacao_ampliacao_de_linha_de_onibus_novo_alvorada_1_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Estudo técnico e análise técnica sobre ampliação do transporte de passageiros no bairro Novo Alvorada, através de linha própria de ônibus de transporte público urbano que, faça um itinerário em uma parte maior do bairro.</t>
+  </si>
+  <si>
+    <t>821</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/821/copia_de_ciclovia_indicacao_25_04xx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Estudos técnicos sobre áreas de viabilidade de construção de ciclovias na cidade de Sabará e fomento de esportes praticados com bicicletas.</t>
+  </si>
+  <si>
+    <t>822</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/822/27-04_capina_e_limpeza_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realização de capina e limpeza em toda a extensão da rua Santana localizada no bairro Roça Grande</t>
+  </si>
+  <si>
+    <t>823</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/823/27-04_pavimentacao_asfaltica_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Pedido para que seja concluída a pavimentação asfáltica da Rua São Vicente, localizada no bairro Morro da Cruz.</t>
+  </si>
+  <si>
+    <t>824</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/824/27-04_operacao_tapa_buracos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realização de operação tapa-buracos em toda a extensão das seguintes ruas, João Luis Spechitt e Luis Galdino de Paula localizada no bairro Campo Santo Antônio.</t>
+  </si>
+  <si>
+    <t>825</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/825/27-04_operacao_tapa_buracos_morada_da_serra_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realização de operação tapa-buracos nas seguintes Ruas: Rua Santa Helena e na Rua Serra da Borborema localizada no bairro Morada da Serra.</t>
+  </si>
+  <si>
+    <t>826</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/826/27-04_pavimentacao_asfaltica_e_retidara_de_carros_abandonados_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação asfáltica e retirada de carros velhos que se encontram na rua Beira Linha (após o campo), no bairro Roça Grande.</t>
+  </si>
+  <si>
+    <t>827</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/827/manutencao_da_via_na_rua_nova_lima_localizada_no_bairro_itacolomi_assinado.pdf</t>
+  </si>
+  <si>
+    <t>manutenção da via na Rua Nova Lima, localizada no bairro Itacolomi</t>
+  </si>
+  <si>
+    <t>828</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/828/iluminacao_da_pista_de_caminhada___campo_niltao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Iluminação da pista de caminhada – Campo Niltão</t>
+  </si>
+  <si>
+    <t>829</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/829/indicacao___ampliacao_do_funcionamento_do_horario_do_banheiro_publico_municipal_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ampliação do horário de funcionamento do banheiro público municipal localizado na Rua Borba Gato; e instalação de placa de maior visibilidade indicando a disponibilidade e os horários de funcionamento do referido banheiro público.</t>
+  </si>
+  <si>
+    <t>830</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/830/indicacao___revitalizacao_da_quadra_poliesportiva_da_rua_mariana_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Revitalização da quadra poliesportiva localizada na Rua Mariana, ao lado da Escola Municipal Maria Costa Pinto, no bairro General Carneiro</t>
+  </si>
+  <si>
+    <t>831</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/831/indicacao___revitalizacao_da_quadra_de_areia_e_academia_ao_ar_livre__rua_japao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção da quadra de areia e da academia ao ar livre localizadas na Rua Japão, no bairro Nações Unidas.</t>
+  </si>
+  <si>
+    <t>832</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/832/oficio_046-2026_vila_barraginha_-_contencao_de_rede_pluvial_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Pedido de estudo técnico para drenagem e contenção das águas pluviais na BR 262, Rua da Pedreira, Barraginha, Sabará.</t>
+  </si>
+  <si>
+    <t>833</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/833/indicacao4.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A revitalização dos canteiros da Praça do Borba Gato.</t>
+  </si>
+  <si>
+    <t>844</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/844/indicacao_saude_-_cadastro_de_animais_domesticos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Saúde - CCZ -  Cadastro de Animais Domésticos [assinado]</t>
+  </si>
+  <si>
+    <t>845</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/845/indicacao_obras_-_tapa_buracos_bairro_vila_rica_e_sao_jose_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Obras - Tapa buracos Bairro Vila Rica e São Jose [assinado]</t>
+  </si>
+  <si>
+    <t>846</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/846/indicacao_prefeito_-_redutor_de_velocidade_mgc-262_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Prefeito - Redutor de velocidade MGC-262 [assinado]</t>
+  </si>
+  <si>
+    <t>847</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/847/continuidade_do_manilhamento_do_corrego_-_rua_itapecerica_4_de_maio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a continuidade do manilhamento do córrego localizados na rua Itapecerica no bairro Nossa Senhora de Fátima.</t>
+  </si>
+  <si>
+    <t>848</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/848/implantacao_de_sistema_de_drenagem_pluvial_assinado.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a implantação de sistema de drenagem pluvial, com a devida instalação de bueiros, na Rua Estrela do Sul, bairro Nossa Senhora de Fátima- Sabará.</t>
+  </si>
+  <si>
+    <t>849</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/849/instalacao_de_placa_com_os_dizeres__proibido_jogar_lixo___rua_carangola_4_de_maio_1_assinado.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a instalação de placa com os dizeres “Proibido Jogar Lixo”, na Rua Carangola, esquina com a Rua Cláudio.</t>
+  </si>
+  <si>
+    <t>850</t>
+  </si>
+  <si>
+    <t>394</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/850/pavimentacao_da_rua_pirapora_e_construcao_de_lixeira_comunitaria_4_de_maio_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a pavimentação da Rua Pirapora, bairro Nossa Senhora de Fátima, com a implantação de sistema de drenagem pluvial.</t>
+  </si>
+  <si>
+    <t>851</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/851/pavimentacao_lima_duarte_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação da pavimentação, drenagem e demais melhorias necessárias da rua de Lima Duarte (entre a rua Claudio e Juiz de fora), bairro Nossa Senhora de Fátima- Sabará.</t>
+  </si>
+  <si>
+    <t>852</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/852/oficio_054_-_2026_prorrogacao_prazo_do_iptu_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Pedido de prorrogação do prazo para apresentação de documentação referente ao IPTU do ano em curso.</t>
+  </si>
+  <si>
+    <t>853</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/853/oficio_055_-_2026_solicitacao_de_transporte_suplementar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realização de estudos técnicos e posteriormente a implantação de serviço de transporte complementar por meio de vans, em atendimento aos bairros de difícil acesso, atualmente não contemplados pelo transporte coletivo convencional.</t>
+  </si>
+  <si>
+    <t>854</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/854/tapa_buraco_-_rua_princesa_isabel_34_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Tapa buraco no calçamento da Rua Princesa Isabel, número 34, Centro.</t>
+  </si>
+  <si>
+    <t>855</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/855/tapa_buraco_-_rua_castorino_quites_esquina_com_albert_scharle_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Rua Castorino Quites esquina com Avenida Albert Scharlé, Bairro Paciência.</t>
+  </si>
+  <si>
+    <t>856</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/856/tapa_buraco_-_rua_mario_machado_em_toda_extensao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Tapa buraco em toda extensão da Rua Mário Machado, bairro Fogo Apagou.</t>
+  </si>
+  <si>
+    <t>857</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/857/recapeamento_asfaltico_-_avenida_expedicionario_romeu_jeronimo_dantas_316_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Recapeamento asfáltico na Avenida Expedicionário Romeu Jerônimo Dantas, próximo ao número 316, Bairro Caieiras.</t>
+  </si>
+  <si>
+    <t>858</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/858/drenagem_de_agua_parada_-_rua_beira_linha_341_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Drenagem da água parada na Rua Beira Linha, próximo ao número 341, Bairro Roça Grande.</t>
+  </si>
+  <si>
+    <t>859</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/859/limpeza_capina_e_aceiro_-_chacara_do_lessa_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Serviço de limpeza, capina e aceiro na Chácara do Lessa.</t>
+  </si>
+  <si>
+    <t>860</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/860/indicacao2.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A realização de instalação de corrimão na escada do Beco São Rafael, no bairro Borges, neste Município.  Tendo em vista que o local apresenta riscos à segurança dos moradores e transeuntes devido à ausência de corrimão na escada</t>
+  </si>
+  <si>
+    <t>861</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/861/indicacao1.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A realização de pintura nas paredes da quadra da Escola Municipal Professora Irene Pinto, no bairro Borges, neste Município. Tendo em vista que o local é frequentado por crianças e que a falta de manutenção adequada pode trazer riscos à saúde e ao bem-estar dos alunos.</t>
+  </si>
+  <si>
+    <t>862</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/862/04-05_operacao_tapa_buracos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Operação tapa buracos em toda extensão da Rua Abaeté, localizada no bairro Fátima.</t>
+  </si>
+  <si>
+    <t>863</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/863/04-05_operacao_tapa_buracos_esplanada_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Operação tapa buracos na Rua São João, localizada no bairro Esplanada.</t>
+  </si>
+  <si>
+    <t>864</t>
+  </si>
+  <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/864/04-05_operacao_tapa_buracos_sao_francisco_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Operação tapa buracos em toda a extensão do bairro Morro São Francisco</t>
+  </si>
+  <si>
+    <t>865</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/865/04-05_operacao_tapa_buracos_vila_michel_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Operação tapa buracos na Rua Itabirito, localizada no bairro Vila Michel.</t>
+  </si>
+  <si>
+    <t>866</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/866/04-05_placa_de_proibido_estacionar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de placas de “Proibido Estacionar” na Rua Abreu Guimarães, localizada no bairro Centro.</t>
+  </si>
+  <si>
+    <t>867</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/867/indicacao_lagoa_da_reta_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Revitalização e manutenção da Lagoa da Reta, reforma da Academia ao Ar Livre situada no bairro Praia dos Bandeirantes.</t>
+  </si>
+  <si>
+    <t>868</t>
+  </si>
+  <si>
+    <t>412</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/868/indicacao_recapeamento_asfaltico_rua_oitis_53_cabral_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Recapeamento asfáltico na Rua Oitis, nº 53, Bairro Cabral, Sabará/MG</t>
+  </si>
+  <si>
+    <t>869</t>
+  </si>
+  <si>
+    <t>413</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/869/indicacao_operacao_tapa-buracos_na_rua_travessa_santa_cruz_estudo_de_viabilidade_mao_unica_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Operação tapa-buracos e estudo de viabilidade para a implantação de mão única na Rua Travessa Santa Cruz, localizada no Bairro Morro da Cruz.</t>
+  </si>
+  <si>
+    <t>870</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/870/indicacao___operacao_tapa_buracos___siderurgica_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Operação tapa-buracos em toda a extensão das ruas Nossa Senhora da Conceição e da rua João Francisco Ferreira, bem como a Revitalização da Praça Dr. Louis Ensch, localizada em frente à Policlínica Siderúrgica</t>
+  </si>
+  <si>
+    <t>871</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/871/indicacao___revitalizacao_das_grades_e_poda_das_arvores_siderurgica_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Revitalização das grades de proteção ao longo da via; Realização de poda das árvores existentes em toda a extensão da Rua Presidente Juscelino Kubitschek, no bairro Siderúrgica</t>
+  </si>
+  <si>
+    <t>872</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/872/indicacao___vacimovel__escola_municipal_geraldo_feitosa_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Disponibilização de um carro de vacinação (vacimóvel) itinerante na Escola Municipal Geraldo Feitosa.</t>
+  </si>
+  <si>
+    <t>873</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/873/indicacao___poda_de_arvore___igreja_do_o_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Poda de árvore de grande porte situada na Praça do Largo de Nossa Senhora do Ó, na região central de Sabará.</t>
+  </si>
+  <si>
+    <t>874</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/874/retomada_das_obras_da_creche_localizada_na_rua_teofiotonio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Retomada das obras da creche localizada na Rua Teófiotonio, no bairro Nossa Senhora de Fátima</t>
+  </si>
+  <si>
+    <t>886</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/886/indicacao_saude_-_cadastro_de_animais_domesticos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Saúde - Cadastro de Animais Domésticos [assinado]</t>
+  </si>
+  <si>
+    <t>887</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/887/indicacao_prefeito_-_redutor_de_velocidade_mgc-262_assinado.pdf</t>
+  </si>
+  <si>
+    <t>888</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/888/indicacao_prefeito_-_obras_de_condominio_afeta_moradores_bairro_vila_real_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação Prefeito - Obras de condomínio afeta moradores Bairro Vila Real [assinado]</t>
+  </si>
+  <si>
+    <t>889</t>
+  </si>
+  <si>
+    <t>422</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/889/indicacao_obras_-_tapa_buracos_bairro_vila_rica_e_sao_jose_assinado.pdf</t>
+  </si>
+  <si>
+    <t>890</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/890/pavimentacao_afastica_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A solicitação da pavimentação da rua Três Corações (esquina com Rua Corinto e Rua Lima Duarte), bairro Nossa Senhora de Fátima- Sabará.</t>
+  </si>
+  <si>
+    <t>892</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/892/contrucao_de_muro_de_gabiao_rua_uberaba_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a construção de muro de gabião na Rua Sabará, com extensão aproximada de 20 metros. Bairro Nossa Senhora de Fátima- Sabará.</t>
+  </si>
+  <si>
+    <t>893</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/893/operacao_tapa_buraco_rua_alfenas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando operação tapa-buraco na Rua Alfenas com Rua Santa Luzia – bairro Nossa Senhora de Fátima- Sabará</t>
+  </si>
+  <si>
+    <t>894</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/894/operacao_tapa_buraco_rua_da_praca_com_caxambu_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando operação tapa-buraco na Rua Da Praça com Rua Caxambu – bairro Nossa Senhora de Fátima- Sabará</t>
+  </si>
+  <si>
+    <t>895</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/895/instalacao_de_lixeira_na_rua_dom_manuel_esquina_com_rua_dante_alighieri_rosario_1._assinado.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de lixeira na Rua Dom Manuel esquina com Rua Dante Alighieri, Rosário 1.</t>
+  </si>
+  <si>
+    <t>896</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/896/iluminacao_publica_-_av._central_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de iluminação pública na Avenida Central, Centro.</t>
+  </si>
+  <si>
+    <t>897</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/897/construcao_de_passeio_-_av._central_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Construção de passeio público ao longo da Avenida Central, Centro.</t>
+  </si>
+  <si>
+    <t>898</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/898/tapa_buraco_-_rua_sul_america_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Tapa buraco na Rua Sul América, próximo aos números 309 e 325, Bairro Adelmolândia.</t>
+  </si>
+  <si>
+    <t>899</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/899/academia_ao_ar_livre_-_praca_do_povo_-_rua_santa_cruz_655_morro_da_cruz_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Academia ao “Ar Livre” na Praça do Povo, situada na Rua Santa Cruz, próximo ao número 655, Bairro Morro da Cruz.</t>
+  </si>
+  <si>
+    <t>900</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/900/poda_de_arvore_-_praca_do_povo_-_rua_santa_cruz_655_morro_da_cruz_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Poda de árvore localizada na Praça do Povo, Rua Santa Cruz, próximo ao número 655, Bairro Morro da Cruz.</t>
+  </si>
+  <si>
+    <t>901</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/901/indicacao_alteracao_lei_13-2008_-_autismo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Executivo Municipal o encaminhamento de projeto de lei complementar para alteração do art. 156A da Lei Complementar Municipal nº 013/2008, com redação dada pela Lei Complementar nº 096/2025, a fim de incluir o servidor público municipal com deficiência ou com Transtorno do Espectro Autista (TEA) entre os beneficiários do horário especial com redução de jornada</t>
+  </si>
+  <si>
+    <t>902</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/902/indicacao2.docx_1_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A realização da modernização da iluminação pública no beco da Rua Silvana de Almeida, no bairro Borba Gato, neste Município. Tendo em vista que a iluminação existente no local encontra-se insuficiente e ultrapassada, comprometendo a visibilidade e a segurança dos moradores e transeuntes que utilizam diariamente o referido acesso, especialmente no período noturno.</t>
+  </si>
+  <si>
+    <t>903</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/903/indicacao1.docx_1_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A realização da supressão de uma árvore localizada na Rua José Augusto, nº 12-A, bairro Borba Gato, neste Município. Tendo em vista que a referida árvore apresenta grande porte, com galhos secos e vegetação parasita, oferecendo riscos à segurança dos moradores, pedestres e imóveis próximos.</t>
+  </si>
+  <si>
+    <t>904</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/904/faixa_elevada_upa_padre_lazaro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Repintura de identificação na Faixa Elevada na MGT 262, nas proximidades da_x000D_
+UPA Padre Lázaro, Colocação de placas de sinalização de segurança informando sobre_x000D_
+a existência da faixa elevada e placas de pare e de travessia de pedestres.</t>
+  </si>
+  <si>
+    <t>905</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/905/iluminacao_publica_mgt_262_1_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Troca de lâmpadas de iluminação pública nos postes da Rodovia MGT262,_x000D_
+MG5, da barreira da polícia militar de trânsito até a praça dos coqueiros, em Sabará.</t>
+  </si>
+  <si>
+    <t>906</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/906/3_indicacao_f_elevada_novo_alvorada_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Novamente, pela terceira vez pedimos para que seja viabilizado a repintura de_x000D_
+identificação na Faixa Elevada na MGT 262, frente ao ponto de ônibus e proximidades_x000D_
+da Avenida Nossa Senhora aparecida, no bairro Novo Alvorada</t>
+  </si>
+  <si>
+    <t>907</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/907/11-05_capina_e_limpeza_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realização de capina e limpeza em toda a extensão da rua Rua Martins Afonso, localizada no Bairro Rosário 1.</t>
+  </si>
+  <si>
+    <t>908</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/908/11-05_instalacao_de_lixeira_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A realização de instalação de uma lixeira na Rua Miguel Ângelo, na esquina com a Rua Martins Afonso, localizada no Bairro Rosário 1.</t>
+  </si>
+  <si>
+    <t>909</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/909/11-05_quebra_mola_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A implantação de 2 (dois) redutores de velocidade (quebra-molas) na Rua Mundo Velho, no Bairro Centro, nas imediações dos números 260 e 418, devido à forte inclinação proveniente de um morro íngreme, e uma curva acentuada logo após o trecho de descida.</t>
+  </si>
+  <si>
+    <t>910</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/910/oficio_056_-_2026_revitalizacao_da_praca_e_nossa_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Pedido de revitalização da Praça é Nossa na Rua Carlos Chagas, bairro Alvorada.</t>
+  </si>
+  <si>
+    <t>911</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/911/11-05_rocagem_capina_e_limpeza_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A realização de serviços de roçagem, capina e limpeza em toda a extensão da área que margeia o Rio Sabará, nas proximidades da Rua Ajuda, nº 180, no Bairro Vila Michel.</t>
+  </si>
+  <si>
+    <t>912</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/912/indicacao_futura_unidade_escolar_de_modelo_civico-militar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Futura unidade escolar de modelo cívico-militar</t>
+  </si>
+  <si>
+    <t>913</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/913/indicacao_elaboracao_e_instalacao_de_grades_de_protecao_nas_entradas_da_escola_m._geraldo_dos_santos_ee_presidente_eurico_gaspar_dutra_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Grades de Proteção Escola municipal Geraldo dos Santos no bairro Morro da Cruz e daEscola Municipal Presidente Eurico Gaspar Dutra no bairro_x000D_
+Campo Santo Antônio.</t>
+  </si>
+  <si>
+    <t>914</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/914/indicacao_sinalizacao_viaria_da_cidade_especialmente_quanto_a_pintura_das_faixas_de_transito_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Sinalização viária da cidade, especialmente quanto à pintura das faixas de trânsito</t>
+  </si>
+  <si>
+    <t>915</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/915/indicacao___retirada_de_entulhos_e_limpeza_geral_dos_bairros_nova_vista_alvorada_bom_retiro_e_novo_alvorada_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Retirada de entulhos e limpeza geral nas ruas dos bairros Nova Vista, Alvorada, Bom Retiro e Novo Alvorada, neste município.</t>
+  </si>
+  <si>
+    <t>916</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/916/indicacao___sinalizacao_da_rua_acucena_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Reforma e a instalação de sinalização viária horizontal e vertical no entroncamento da Rua Açucena com a Avenida Cardoso de Menezes, no bairro Alvorada</t>
+  </si>
+  <si>
+    <t>917</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/917/indicacao___implatacao_de_lixeiras_nos_centro_comercial_em_general_carneiro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de lixeiras pequenas nos centros comerciais localizados nos seguintes pontos:_x000D_
+•	Rua Carvalho de Brito, bairro General Carneiro;_x000D_
+•	Rua Santos Dumont, na Praça 1º de Maio, bairro Vila São José, em Sabará/MG.</t>
+  </si>
+  <si>
+    <t>918</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/918/indicacao___limpeza__rua_diogo_alves_correa___rosario_1_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza na rua Diogo Alves Correia, bairro Rosário I, nas proximidades da creche.</t>
+  </si>
+  <si>
+    <t>919</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/919/indicacao___revitalizacao_do_campo_de_futebol__kutapa_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Revitalização total no campo de futebol (Kutapa), situado no bairro Mangueiras, neste municipio;</t>
+  </si>
+  <si>
+    <t>920</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/920/indicacao_avaliacao_de_placas_de_sinalizacao_rua_jose_vaz_pedrosa_pompeu_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Avaliação de Placas de Sinalização Rua José Vaz Pedrosa Pompéu</t>
+  </si>
+  <si>
+    <t>921</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/921/patrolamento_e_a_manutencao_das_ruas_de_terra_do_bairro_varzea_do_moinho_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Patrolamento e a manutenção das ruas de terra do bairro Várzea do Moinho</t>
+  </si>
+  <si>
+    <t>922</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/922/tapa-buracos_nas_ruas_sergipe_um_dois_e_tres_localizadas_no_bairro_vila_rica._assinado.pdf</t>
+  </si>
+  <si>
+    <t>para que seja realizada operação tapa-buracos nas Ruas Sergipe, Um, Dois e Três, localizadas no bairro Vila Rica.</t>
+  </si>
+  <si>
+    <t>923</t>
+  </si>
+  <si>
+    <t>456</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/923/realizadas_melhorias_na_rua_presidente_tancredo_neves_e_na_estrada_lava-pe_assinado.pdf</t>
+  </si>
+  <si>
+    <t>realizadas melhorias na Rua Presidente Tancredo Neves e na Estrada Lava-Pé</t>
+  </si>
+  <si>
+    <t>924</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/924/adotadas_medidas_visando_a_regularizacao_fundiaria_urbana_da_rua_vale_das_acacias_assinado.pdf</t>
+  </si>
+  <si>
+    <t>adotadas medidas visando à regularização fundiária urbana da Rua Vale das Acácias</t>
+  </si>
+  <si>
+    <t>925</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/925/assinado_bairro_castanheira_passeio.pdf</t>
+  </si>
+  <si>
+    <t>Passeio Bairro Castanheira</t>
+  </si>
+  <si>
+    <t>610</t>
+  </si>
+  <si>
+    <t>MSG</t>
+  </si>
+  <si>
+    <t>Mensagem</t>
+  </si>
+  <si>
+    <t>Executivo Municipal - EXEC</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/610/requerimento_de_retirada_da_pauta_pl_complementar_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 087/2026 — Requerimento de retirada de pauta do Projeto de Lei Complementar nº 002/2026, que trata do Plano de Cargos em Comissão do Poder Executivo Municipal, protocolado na Câmara em 20 de março de 2026.</t>
+  </si>
+  <si>
+    <t>777</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/777/oficio_no_108-2026_-_assinado_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a convocação de Reunião Extraordinária da Câmara Municipal de Sabará para apreciação, em regime de urgência, de projetos de lei, com destaque para o Projeto de Lei nº 013/2026, que dispõe sobre a extinção de cargos em comissão do Poder Executivo Municipal.</t>
+  </si>
+  <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/324/mocao_de_aplausos_projeto_indio_assinado.pdf</t>
   </si>
   <si>
     <t>Se destaca por promover o diálogo entre saberes, a valorização da cultura indígena e a construção de práticas de saúde baseadas na equidade e no respeito às especificidades dos povos originários.</t>
   </si>
   <si>
-    <t>325</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/325/mocao_de_aplausos_sr._reinaldo_thomaz_assinado.pdf</t>
   </si>
   <si>
     <t>Exerceu o cargo de vereador por dois mandatos, sendo eleito com votação expressiva para a época, o que demonstrou a confiança da população em seu trabalho</t>
   </si>
   <si>
-    <t>326</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/326/mocao_de_aplauso_-_artista_sabarense_-_glauber_henrique_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao artista Glauber Henrique Pereira</t>
   </si>
   <si>
-    <t>345</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/345/mocao_de_aplausos_20-10_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à atleta mirim sabarense Mariana Valentina Almeida, de apenas 10 anos de idade, pelos relevantes resultados alcançados em sua trajetória esportiva.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/499/mocao_de_aplausos_-_sinei_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos  à professora Sinei Maximiano da Silva, ex diretora da Escola Municipal Geralda Dias de Assunção, em reconhecimento aos relevantes serviços prestados à educação e à comunidade escolar durante o período em que esteve à frente da direção.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/500/mocao_de_aplausos_-_adelina_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso em reconhecimento aos relevantes serviços prestados à educação e à comunidade pela servidora Adelina Avelar Olivetto Santos, atualmente lotada no CEI Irmãos Santos Brás.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/501/mocao_de_aplausos_-_silvia_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso à Professora Sílvia Max, pelo excelente trabalho de conscientização sobre a importância da coleta seletiva de resíduos e pela implantação de um ecoponto na Escola Municipal Geralda Dias de Assunção, desenvolvido em conjunto com seus alunos.</t>
   </si>
   <si>
-    <t>353</t>
-[...2 lines deleted...]
-    <t>557</t>
+    <t>834</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/834/mocao_de_aplausos_ao_jovem_denzell_julian_simeao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ao jovem Denzell Julian Simeão</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/353/projeto_de_lei_cidadao_honorario_assinado.pdf</t>
   </si>
   <si>
     <t>Fica concedida a Lúcio Sérgio de Oliveira, o título de Cidadão Honorário do Município de Sabará, em reconhecimento aos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
-    <t>455</t>
+    <t>612</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/612/projeto_de_decreto_legislativo_-_cidadao_honorario_-_weliton_prado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Fica concedido ao Senhor Weliton Fernandes Prado, Deputado Federal, o Título de Cidadão Honorário de Sabará, em reconhecimento aos relevantes serviços prestados ao Município.</t>
+  </si>
+  <si>
+    <t>613</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/613/projeto_de_decreto_legislativo_-_cidadao_honorario_-_elismar_prado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Fica concedido ao Senhor Elismar Fernandes Prado, Deputado Estadual, o Título de Cidadão Honorário de Sabará, em reconhecimento aos relevantes serviços prestados ao Município</t>
+  </si>
+  <si>
+    <t>665</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/665/projeto_de_decreto_cidada_honoraria_-_nely_aquino_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Título de Cidadã Honorária do Município de Sabará à Senhora Nely Aquino</t>
+  </si>
+  <si>
+    <t>670</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/670/projeto_de_decreto_legislativo_deputado_estadual_professor_cleiton_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário do Município de Sabará ao Sr.Professor Clayton.</t>
+  </si>
+  <si>
+    <t>671</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/671/projeto_de_decreto_legislativo_deputado_federal_pedro_aihara_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário do Município de Sabará ao Sr.Pedro Aihara.</t>
+  </si>
+  <si>
+    <t>719</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/719/decreto_legislativo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário do Município de Sabará ao Sr. José de Jesus Ferreira</t>
+  </si>
+  <si>
+    <t>731</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/731/projeto_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadã Honorária do Município de Sabará à Deputada Estadual Ana Carolina Pinto Caram Guimarães – Carol Caram.</t>
+  </si>
+  <si>
+    <t>780</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/780/projeto_de_decreto_legislativo_amanda_teixeira_dias_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Título de Cidadã Honorária de Sabará, à Deputada Estadual Amanda Teixeira Dias.</t>
+  </si>
+  <si>
+    <t>781</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/781/projeto_de_decreto_legislativo_marcelo_alvaro_antonio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Título de Cidadão Honorário de Sabará, ao Deputado Federal Marcelo Álvaro Antônio.</t>
+  </si>
+  <si>
+    <t>783</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/783/titulo_cidadania_honoraria_stefano_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de cidadania Honorária ao deputado federal Stefano Aguiar dos Santos.</t>
+  </si>
+  <si>
+    <t>786</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/786/pl_cidadao_honorario_padre_gilberto_-_sapl_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo que Concede Cidadania Honoraria ao Padre Gilberto Maldonado - SAPL [assinado]</t>
+  </si>
+  <si>
+    <t>787</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/787/titulo_cidadania_honoraria_leandro_genaro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de cidadania honorária ao Deputado Estadual Leandro Andrade Genaro Oliveira.</t>
+  </si>
+  <si>
+    <t>788</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/788/pl_honra_ao_merito_assinado.pdf</t>
+  </si>
+  <si>
+    <t>“Concede Diploma de Honra ao Mérito à Conceição Aparecida Duarte Arruda Sebastião, em reconhecimento à sua trajetória de trabalho, dedicação e relevantes serviços prestados ao município de Sabará.”</t>
+  </si>
+  <si>
+    <t>789</t>
+  </si>
+  <si>
+    <t>Thiago Rodrigues</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/789/vinicius_dinis_assinado.pdf</t>
+  </si>
+  <si>
+    <t>titlulo de cidadao honoraio</t>
+  </si>
+  <si>
+    <t>790</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/790/carlos_henrique_assinado.pdf</t>
+  </si>
+  <si>
+    <t>titulo cd cidadao honorario</t>
+  </si>
+  <si>
+    <t>795</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/795/projeto_de_cidadania_honoraria___investigadora__isabela_ferreira_gomes_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO “Concede o Título de Cidadã Honorária do Município de Sabará à Investigadora de Polícia Civil Isabela Ferreira Gomes”.</t>
+  </si>
+  <si>
+    <t>796</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/796/projeto_de_cidadania_honoraria___delegada_de_policia_civil__dra_joana_botelho_miraglia_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO “Concede o Título de Cidadã Honorária do Município de Sabará à Delegada de Polícia Civil Dra. Joana Botelho Miraglia.”</t>
+  </si>
+  <si>
+    <t>797</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/797/projeto_de_cidadania_honoraria___investigadora__ana_paula_pereira_santos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO “Concede o Título de Cidadã Honorária do Município de Sabará à Investigadora de Polícia Civil Ana Paula Pereira Santos”.</t>
+  </si>
+  <si>
+    <t>798</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/798/projeto_de_honra_ao_merito___escriva___sandra_gabriela_goncalves_da_silva_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO “Concede a Honra ao Mérito do Município de Sabará à Escrivã de Polícia Civil Sandra Gabriela Gonçalves da Silva”.</t>
+  </si>
+  <si>
+    <t>836</t>
+  </si>
+  <si>
+    <t>Tornado</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/836/cidadao_honorario_-_deputado_federal_pinheirinho.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário do Município de Sabará ao Deputado Federal Antônio Pinheiro Neto.</t>
+  </si>
+  <si>
+    <t>878</t>
+  </si>
+  <si>
+    <t>578</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/878/projeto_de_honra_ao_merito__investigador_de_policia_civil__mauricio_de_souza_negreiros_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Honra ao Mérito do Município de Sabará ao Investigador de Polícia Civil Maurício de Souza Negreiros</t>
+  </si>
+  <si>
+    <t>884</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/884/projeto_de_decreto_legislativo_jussara_pain_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Jussara Pain</t>
+  </si>
+  <si>
+    <t>933</t>
+  </si>
+  <si>
+    <t>580</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/933/concede_titulo_de_cidadania_honoraria_do_municipio_de_sabara_ao_senhor_moises_lima_dos_santos._assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Honorária do Município de Sabará ao Senhor Moisés Lima dos Santos.</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>Executivo Municipal - EXEC</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/455/20260305145527594_1.pdf</t>
   </si>
   <si>
     <t>Anexo do Projeto 015/2026</t>
   </si>
   <si>
-    <t>322</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/322/projeto_de_lei_contrucao_e_adequacao_de_calcadas_para_familia_assinado.pdf</t>
   </si>
   <si>
     <t>Instituir o Programa Municipal de Construção e Adequação de Calçadas para Famílias de Baixa Renda e dá outras providências.</t>
   </si>
   <si>
-    <t>323</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/323/projeto_regulamenta_doacoes_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da captação de recursos financeiros por meio de doações em estabelecimentos comerciais no Município de Sabará, veda campanhas destinadas a entidades sediadas fora do Município e estabelece incentivos aos estabelecimentos arrecadadores.</t>
   </si>
   <si>
-    <t>334</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/334/projeto_de_lei_menina_assinado_novo.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa Municipal Menina Futuro – Educação, Saúde e Autonomia para Adolescentes no município de Sabará e dá outras providências.”</t>
   </si>
   <si>
-    <t>335</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/335/projeto_de_lei_calculo_salario_assinado_novo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração da base de cálculo das vantagens e adicionais concedidos aos servidores públicos municipais de Sabará, em especial o adicional de insalubridade, e dá outras providências.”</t>
   </si>
   <si>
-    <t>351</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/351/projeto_de_lei_no005_2026__institui_o_regime_de_pontuacao_para_composicao_dos_gabinetes_parlamentares.pdf</t>
   </si>
   <si>
     <t>“Institui o Regime de Pontuação para composição dos Gabinetes Parlamentares; cria o cargo em comissão de Assessor Parlamentar (AP) e Assessor Especial (AE), estruturados em níveis; fixa limites de pontuação e tetos financeiros e dá outras providências.”</t>
   </si>
   <si>
-    <t>339</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/339/projeto_de_lei_-_agendamento_de_consultas_assinado.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a implantação de sistema digital de agendamento de consultas e exames na rede municipal de saúde, por meio de aplicativo oficial da Prefeitura, e dá outras providências.”</t>
   </si>
   <si>
-    <t>360</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/360/projeto_de_lei_unidade_basica_de_saude_d._zelia_assinado.pdf</t>
   </si>
   <si>
     <t>Unidade Básica de Saúde Zélia Martins da Costa Oliveira” a Unidade Básica de Saúde localizada na Rodovia Senador Eliseu Resende, no Município de Sabará</t>
   </si>
   <si>
-    <t>371</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/371/projeto_de_lei_atencao_integral_a_pessoa_com_fibromialgia_e_sobre_a_carteira_municipal_de_identificacao_assinado.pdf</t>
   </si>
   <si>
     <t>Política Municipal de Atenção Integral à Pessoa com Fibromialgia, destinada à promoção do cuidado, do acolhimento, da inclusão e da garantia de prioridade de atendimento às pessoas acometidas por Síndrome de Fibromialgia</t>
-  </si>
-[...1 lines deleted...]
-    <t>363</t>
   </si>
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/363/projeto_de_lei_bem-estar_da_mulher.pdf</t>
   </si>
   <si>
     <t>Fica instituída, no Município de Sabará, a Política Municipal_x000D_
 Integrada de Saúde Mental e Bem-Estar da Mulher, com enfoque_x000D_
 preventivo, humanizado e Inter setorial, voltada às mulheres_x000D_
 em situação de vulnerabilidade social, emocional ou psicológica.</t>
   </si>
   <si>
-    <t>366</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/366/cadastro_de_maus_tratos_a_animais_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o Cadastro Municipal de Pessoas Responsabilizadas por Maus-Tratos a Animais no Município de Sabará e estabelece restrições à adoção de animais, e dá outras providências.</t>
-  </si>
-[...1 lines deleted...]
-    <t>368</t>
   </si>
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/368/projetos_de_lei_denominacao_de_logradouro_pedra_branca_assinado.pdf</t>
   </si>
   <si>
     <t>Reconhece o logradouro que menciona na Regional Ravena e dá outras providências._x000D_
 Fica denominado o logradouro público, situado no Distrito de Ravena, conhecido popularmente como “Rua Contorno Pedra Branca” e passa a ser denominada Contorno Pedra Branca; a via que tem seu início na Avenida Canaã e seu término na Rua Turmalina, no bairro Canaã, Distrito de Ravena.</t>
-  </si>
-[...1 lines deleted...]
-    <t>373</t>
   </si>
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/373/projeto_incentivo_fiscais_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Incentivo à_x000D_
 Destinação de Recursos de Incentivos Fiscais_x000D_
 Federais e Estadual no Município de Sabará e_x000D_
 autoriza a concessão de incentivo fiscal_x000D_
 municipal proporcional, com limites e controle_x000D_
 orçamentário.</t>
   </si>
   <si>
-    <t>374</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/374/projeto_de_lei_contrucao_e_adequacao_de_calcadas_para_familia_assinado.pdf</t>
   </si>
   <si>
-    <t>409</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/409/projeto_de_lei_-_reserva_de_espaco_p_acessibilidade_assinado.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a reserva obrigatória de espaço acessível para pessoas com deficiência em eventos realizados no Município de Sabará e dá outras providências.”</t>
   </si>
   <si>
-    <t>422</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/422/projeto_de_lei_apoiamento_casa_maria_mae_de_misericordia_assinado.pdf</t>
   </si>
   <si>
     <t>Utilidade Pública Municipal a Associação Casa de Maria Mãe de Misericórdia, entidade civil de direito privado, sem fins lucrativos, inscrita no CNPJ nº 59.979.991/0001-49, com sede e atuação no Município de Sabará/MG.</t>
   </si>
   <si>
-    <t>425</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/425/projeto_de_lei_denominacao_de_logradouro_do_bairro_pompeu_assinado.pdf</t>
   </si>
   <si>
     <t>Fica alterada a denominação da via pública atualmente identificada como Rua Hélio Martins Bento, localizada no Bairro Pompeu, especificamente no trecho situado após o curso d’água que divide a localidade, passando a denominar-se Rua Aparício Custódio de Oliveira.</t>
   </si>
   <si>
-    <t>426</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/426/projeto_de_lei_de_mobilidade_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei  Programa Municipal Rotas Acessíveis e Mobilidade Universal.</t>
-  </si>
-[...1 lines deleted...]
-    <t>456</t>
   </si>
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/456/pl_denominacao_de_logradouro_rua_dos_tius_1_assinado.pdf</t>
   </si>
   <si>
     <t>Reconhece o logradouro que menciona na Regional Ravena e dá outras providências._x000D_
 "Passa a ser denominada Rua dos Tius; a via circular que tem seu início e fim na rua Pedro de Alcântara, no bairro Boa Vista, Distrito de Ravena."</t>
   </si>
   <si>
-    <t>457</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/457/pl_nomeia_a_rua_parada_das_flores_-_paciencia_-_sapl_assinado.pdf</t>
   </si>
   <si>
     <t>Reconhece e denomina o Logradouro público que mencionam na Regional Roça Grande/Centro e dá outras providências.”.</t>
   </si>
   <si>
-    <t>458</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/458/projeto_de_lei_selo__empresa_amiga_da_mulher_assinado.pdf</t>
   </si>
   <si>
     <t>Selo Empresa Amiga da Mulher, destinado a reconhecer empresas, estabelecimentos comerciais, organizações e demais entidades que adotem boas práticas voltadas à promoção da igualdade de gênero, à valorização do trabalho feminino e à construção de ambientes seguros e respeitosos para mulheres.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/465/autoriza_o_poder_executivo_a_implantar_albergue_municipal_destinado_ao_acolhimento_noturno_de_pessoas_em_situacao_de_rua_e_da_outras_providencias._assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a implantar Albergue Municipal destinado ao acolhimento noturno de pessoas em situação de rua e dá outras providências.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/466/autoriza_o_poder_executivo_a_implantar_o_centro_de_referencia_especializado_para_populacao_em_situacao_de_rua_centro_pop_no_municipio_e_da_outras_providencias._assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a implantar o Centro de Referência Especializado para População emSituação de Rua (Centro POP) no Município e dá outras providências.</t>
   </si>
   <si>
     <t>509</t>
@@ -2529,305 +5737,720 @@
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/511/projeto_assinado.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública ASSOCIAÇÃO SOCIAL E RECREATIVA AINDA HÁ ESPERANÇA.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/527/projeto_de_lei_-programa_sabara_de_todos_assinado.pdf</t>
   </si>
   <si>
     <t>“Institui o programa Sabará de Todos no Município de Sabará, estabelece diretrizes para cooperação voluntária com a iniciativa privada e a sociedade civil e dá outras providências.”</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/528/projeto_de_lei_mapa_do_autismo_de_sabara_assinado.pdf</t>
   </si>
   <si>
     <t>Esta Lei dispõe sobre diretrizes para a produção, organização e sistematização de informações relativas às pessoas com Transtorno do Espectro Autista (TEA) no Município de Sabará, com a finalidade de subsidiar o planejamento e o aprimoramento das políticas públicas voltadas a esse público, no âmbito do denominado Mapa do Autismo de Sabará.</t>
   </si>
   <si>
-    <t>304</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/578/pl_rosario_3_ruas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>“Dá denominação a logradouro  público”.</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/580/pl_rosario_3_assinado.pdf</t>
+  </si>
+  <si>
+    <t>582</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/582/assinado_projeto_de_lei_manobras.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Capacitação_x000D_
+Contínua em Manobras de Desengasgo e_x000D_
+Primeiros Socorros nas Creches da Rede Pública_x000D_
+de Sabará.”</t>
+  </si>
+  <si>
+    <t>583</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/583/projeto_de_lei_mapa_do_autismo_de_sabara_assinado_2.pdf</t>
+  </si>
+  <si>
+    <t>Mapa do Autismo de Sabará.</t>
+  </si>
+  <si>
+    <t>611</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/611/projeto_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a divulgação de _x000D_
+informações básicas de atendimento_x000D_
+ nas unidades de saúde do_x000D_
+ Município de Sabará e dá outras providências.</t>
+  </si>
+  <si>
+    <t>614</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/614/projeto_denomicao_de_logradouro_-_rua_da_horta_-_bairro_esplanada_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Fica denominada “Rua da Horta” o logradouro público conhecido popularmente como “Rua Serra do Caraça” localizado no bairro Morada da Serra, neste Município.</t>
+  </si>
+  <si>
+    <t>616</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/616/assinado_projeto_de_lei_recomeco_digno.pdf</t>
+  </si>
+  <si>
+    <t>“Institui o Programa “Recomeço Digno – Trabalho que Transforma” no Município de Sabará e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>617</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/617/assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa "Sabará Limpa e Sustentável", estabelece bonificação pecuniária ao cidadão que denunciar o descarte irregular de lixo e entulho no município de Sabará e dá outras providências.</t>
+  </si>
+  <si>
+    <t>618</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/618/declara_de_utilidade_publica_o_america_ferroviario_clube._assinado.pdf</t>
+  </si>
+  <si>
+    <t>DECLARA DE UTILIDADE PÚBLICA O AMÉRICA FERROVIÁRIO CLUBE.</t>
+  </si>
+  <si>
+    <t>672</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/672/adote_uma_escola_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Programa "Adote uma Escola" no Município de Sabará, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>673</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/673/pl_quadro_de_informacoes_ubs_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a transparência das informações de atendimento ao usuário nas unidades de saúde no âmbito do Município de Sabará.</t>
+  </si>
+  <si>
+    <t>674</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/674/pl_devolucao_de_animais_castrados_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a aplicação do método CED (Captura, Esterilização e Devolução) e o manejo ético populacional de animais comunitários, transitórios ou em situação de rua no âmbito do Município de Sabará.</t>
+  </si>
+  <si>
+    <t>714</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/714/projeto_de_lei_carteira_municipal_de_identificacao_da_pessoa_com_transtorno_do_espectro_autista_tea_e_do_cuidador_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Carteira Municipal de Identificação da Pessoa com Transtorno do Espectro Autista (TEA) e do Cuidador.</t>
+  </si>
+  <si>
+    <t>715</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/715/projeto_de_lei____institui_o_programa_de_recomeco_e_reinsercao_social_para_pessoas_em_situacao_de_rua_no_municipio_rev_1_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Recomeço e Reinserção Social para Pessoas em Situação de Rua no Município.</t>
+  </si>
+  <si>
+    <t>724</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/724/projeto042-26-_andre.pdf</t>
+  </si>
+  <si>
+    <t>Declara Utilidade Pública a Central das Entidades &amp; Capacitação de Pessoas - Capacita Sabará.</t>
+  </si>
+  <si>
+    <t>730</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/730/pl_utilidade_publico_centro_cultural_cores_do_rosario_-_sapl_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal 1.397 de 03 de maio de 2006, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>733</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/733/pl_noemia_as_ruas_judith_martins_e_alameda_do_brumado_-_sapl_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece e denomina o Logradouro público que mencionam na Regional Revena e dá outras providências.”.</t>
+  </si>
+  <si>
+    <t>734</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/734/pl_nomeia_a_travessa_alagoas_-_vila_rica_-_sapl_assinado_2.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece e denomina o Logradouro público que mencionam na Regional General Carneiro e dá outras providências.”.</t>
+  </si>
+  <si>
+    <t>735</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/735/pl_denominacao_de_logradouro_canario_do_campo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Fica denominado o logradouro público, situado no Distrito de Ravena, conhecido popularmente como “Rua Canário do Campo ”, neste município, na forma seguinte: Passa a ser denominada Rua Canário do Campo; a via que tem seu início na Rua Pássaro Preto até o seu fim, no bairro Capão, Distrito de Ravena.</t>
+  </si>
+  <si>
+    <t>736</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/736/pl_consultorio_avancado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa “Consultório Avançado” no âmbito do Município de Sabará e dá outras providências._x000D_
+"Com o objetivo de ampliar e descentralizar o acesso aos serviços básicos de saúde, levando atendimento direto às comunidades, especialmente às regiões com maior vulnerabilidade ou dificuldade de acesso às unidades fixas."</t>
+  </si>
+  <si>
+    <t>737</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/737/dispoe_sobre_a_autorizacao_de_permanencia_de_ate_2_dois_acompanhantes_para_pessoas_com_transtorno_do_espectro_autista_tea_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização de permanência de até 2 (dois) acompanhantes para pessoas com Transtorno do Espectro Autista (TEA)</t>
+  </si>
+  <si>
+    <t>738</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/738/projetoemprestimodeequipamentosassinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Banco de Equipamentos de Mobilidade e dá outras providências.</t>
+  </si>
+  <si>
+    <t>739</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/739/projeto_de_lei_dia_municipal_de_conscientizacao_sobre_a_apraxia_de_fala_na_infancia_afi_a_ser_celebrado_anualmente_no_dia_14_de_maio._assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dia Municipal de Conscientização sobre a Apraxia de Fala na Infância (AFI), a ser celebrado, anualmente, no dia 14 de maio.</t>
+  </si>
+  <si>
+    <t>785</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/785/pl_denominacao_de_logradouro_rua_bacopari_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece o logradouro que menciona na Regional Ravena e dá outras providências._x000D_
+Passa a ser denominada Rua Bacopari; a via circular que tem seu início e fim na rua Estr. Rio Vermelho, no bairro Traíras, Distrito de Ravena</t>
+  </si>
+  <si>
+    <t>791</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/791/assinado_projeto_fila_transparente.pdf</t>
+  </si>
+  <si>
+    <t>“Institui o Programa “Fila Zero Transparente”_x000D_
+  no âmbito do Município de Sabará_x000D_
+ e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>792</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/792/assinado_remedio_em_casa.pdf</t>
+  </si>
+  <si>
+    <t>“Institui o Programa “Remédio_x000D_
+em Casa” no Município de Sabará/MG_x000D_
+e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>793</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/793/projeto_de_lei_fiscalizacao_integrada_e_incentivo_no_combate_as_arboviroses_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Fiscalização Integrada e Incentivo no Combate às Arboviroses</t>
+  </si>
+  <si>
+    <t>794</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/794/pl_transparencia_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui a política de transparência na divulgação de vagas e movimentações de profissionais da educação no âmbito da Secretaria Municipal de Educação de Sabará.</t>
+  </si>
+  <si>
+    <t>835</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/835/denominacao_da_rua_margarida__-_bairro_bela_vista.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei que dá denominação a logradouro público do Município de Sabará.</t>
+  </si>
+  <si>
+    <t>843</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/843/pl_desconto_para_quem_tem_animais_domesticos_registrados_-_sapl_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o desconto do IPTU dos imóveis cujos contribuintes possuem e ou adotarem cães e gatos, e dá outras providências.”.</t>
+  </si>
+  <si>
+    <t>882</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/882/pl_utilidade_publico_instituto_social_cultural_e_esportivo_bom_retiro_-_sapl_assinado_2.pdf</t>
+  </si>
+  <si>
+    <t>PL Utilidade Publico Instituto Social Cultural e Esportivo Bom Retiro - SAPL [assinado]</t>
+  </si>
+  <si>
+    <t>885</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/885/despesas_medicas_vitima_de_agressao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o ressarcimento ao Município, pelo agressor condenado por violência doméstica e familiar contra a mulher, das despesas decorrentes do atendimento prestado à vítima pela rede pública municipal</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/304/oficio_no_003-2026_-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de Reunião Extraordinária - Urgente</t>
   </si>
   <si>
-    <t>333</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/333/requerimento_0126_assinado.pdf</t>
   </si>
   <si>
     <t>solicitando que este interceda junto ao DER Departamento de Edificações e Estradas de Rodagem, para que sejam adotadas as seguintes providências na rodovia BR/MGT-262:</t>
   </si>
   <si>
-    <t>336</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/336/requerimento_0226_assinado.pdf</t>
   </si>
   <si>
     <t>que seja enviada ao Presidente desta casa André Luiz Soares, solicitando que este interceda junto ao DER Departamento de Edificações e Estradas de Rodagem, para que sejam adotadas as seguintes providências na rodovia BR/MGT-262:</t>
   </si>
   <si>
-    <t>407</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/407/requerimento_2.pdf</t>
   </si>
   <si>
     <t>Acerca dos contratos firmados com empresas terceirizadas que prestaram ou prestam serviços ao Município.</t>
   </si>
   <si>
-    <t>408</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/408/oficio_054-2026_-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada de tramitação dos Projetos de Lei nº 003/2026 e nº 001/2026 para reavaliação técnica e jurídica.</t>
   </si>
   <si>
-    <t>454</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/454/requerimento___substituicao_da_tampa_de_esgoto___copasa___rua_alemanha_nacoes_unidas_assinado.pdf</t>
   </si>
   <si>
     <t>Tamponamento/reparo de buraco aberto em via pública, localizado na Rua Alemanha 590, bairro; Nações Unidas, Sabará/MG.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/551/requerimento_mapa_do_autista_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Mapeamento da Pessoa com Transtorno do Espectro Autista – Mapa do Autista de Sabará”, para fins de adequação técnica da matéria.</t>
   </si>
   <si>
-    <t>307</t>
+    <t>664</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/664/reqcriacaovilareal.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Para que nos seja disponibilizado o projeto de criação do bairro Vila Real.</t>
+  </si>
+  <si>
+    <t>720</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/720/informacoes_detalhadas_acerca_da_situacao_dos_postes_de_iluminacao_publica_em_todo_o_municipio_de_sabara_assinado.pdf</t>
+  </si>
+  <si>
+    <t>situação dos postes de iluminação pública em todo o município de Sabará</t>
+  </si>
+  <si>
+    <t>721</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/721/laudos_tecnicos_detalhados_referentes_a_recomposicao_asfaltica_tapa-buracos_realizada_pela_copasa_no_municipio_de_sabara._assinado.pdf</t>
+  </si>
+  <si>
+    <t>audos técnicos detalhados referentes à recomposição asfáltica (tapa-buracos) realizada pela COPASA no município de Sabará.</t>
+  </si>
+  <si>
+    <t>723</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/723/requerimento13.pdf</t>
+  </si>
+  <si>
+    <t>Requer realização para reunião extraordinária.</t>
+  </si>
+  <si>
+    <t>840</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/840/oficio_no_116-2026-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 116/2026 - Gabinete do Prefeito_x000D_
+Convocação de Reunião Extraordinária dessa Egrégia Câmara Municipal, sugerindo-se a data de 30 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>876</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/876/solicitacao_de_garantia_imediata_de_20_dias_de_licencapaternidade_aos_servidores_publicos_municipais_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de garantia imediata de 20 dias de licençapaternidade aos servidores públicos municipais</t>
+  </si>
+  <si>
+    <t>877</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/877/solicitacao_de_informacoes_sobre_o_quadro_docente_da_rede_municipal_de_ensino_e_adequacao_a_recente_decisao_do_supremo_tribunal_federal_e_as_diretrizes_do_plano_nacional_de_educacao.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações sobre o quadro docente da rede municipal de ensino e adequação à recente decisão do Supremo Tribunal Federal e às diretrizes do Plano Nacional de Educação</t>
+  </si>
+  <si>
+    <t>875</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/875/requerimento_de_informacoes___recursos_do_fundeb_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO DE INFORMAÇÕES – RECURSOS DO FUNDEB</t>
+  </si>
+  <si>
+    <t>926</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/926/chacreamento_ipe_amarelo.pdf</t>
+  </si>
+  <si>
+    <t>Chacreamento Ipê Amarelo</t>
+  </si>
+  <si>
+    <t>927</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/927/solicitacao_de_informacoes_sobre_coletes_balisticos_e_equipamentos_spark_da_guarda_municipal_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações sobre coletes balísticos e equipamentos Spark da Guarda Municipal</t>
+  </si>
+  <si>
+    <t>928</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/928/solicitacao_de_informacoes_sobre_a_obra_do_cei_general_carneiro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações sobre a obra do CEI General Carneiro</t>
+  </si>
+  <si>
+    <t>929</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/929/solicitacao_de_informacoes_sobre_insumos_estrutura_e_funcionamento_da_rede_odontologica_municipal_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações sobre insumos, estrutura e funcionamento da rede odontológica municipal</t>
+  </si>
+  <si>
+    <t>932</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/307/oficio_006-2026_-_gabinete_do_prefeito.pdf</t>
   </si>
   <si>
     <t>Ofício nº 006/2026._x000D_
 Veto parcial aposto à Proposição de Lei nº 3.272, de 09 de dezembro de 2025, que “dá denominação a logradouros públicos”.</t>
   </si>
   <si>
-    <t>394</t>
+    <t>725</t>
+  </si>
+  <si>
+    <t>3295</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/725/3.295_-_veto_rede_municipal_de_ensino_-_assinado_prefeito_1.pdf</t>
+  </si>
+  <si>
+    <t>Com cordiais cumprimentos, encaminho à apreciação dessa Egrégia Câmara Municipal, para o reexame dos nobres Vereadores, as razões do veto total aposto à Proposição de Lei nº 3.295, de 16 de março de 2026, que “dispõe sobre a remuneração dos professores da rede municipal de ensino e inclui como carga horária trabalhada o tempo do recreio dos alunos e intervalos entre aulas, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>880</t>
+  </si>
+  <si>
+    <t>3318</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/880/veto_-_associacao_social_e_recreativa_ainda_ha_esperanca_-_assinado_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>Veta integralmente a Proposição de Lei nº 3.318/2026, que declara de utilidade pública a Associação Social e Recreativa Ainda Há Esperança, em razão de vício material na identificação da entidade beneficiária.</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/394/emenda_pl_incorporacao_do_horario_do_recreio_e_pausa_escolar_-_sapl_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI Nº 142/ 2025</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/529/emenda_pl_12-2026_de_incentivo_fiscal_para_empresas_-_sapl_assinado.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei 012/2026</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/553/001-2026_-_emenda_ao_projeto_020-2026_-_assinado_prefeito.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 001/2026 AO PROJETO DE LEI N° 020, DE 06 DE MARÇO DE 2026._x000D_
 Altera dispositivo do Projeto de Lei nº 020, de 06 de março de 2026, que dispõe sobre_x000D_
 a inclusão de dispositivos na Lei Municipal nº 3.235, de 05 de fevereiro de 2026, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
-    <t>305</t>
+    <t>841</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/841/002-2026_-_emenda_ao_projeto_de_lei_complementar_007-2026_-_assinado_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA E ADITIVA N° 002/2026 AO PROJETO DE LEI COMPLEMENTAR N° 007, DE 06 DE MARÇO DE 2026._x000D_
+“Altera e acrescenta dispositivos ao Projeto de Lei Complementar nº 007/2026, que dispõe sobre o Plano de Cargos em Comissão do Poder Executivo do Município de Sabará”.</t>
+  </si>
+  <si>
+    <t>842</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/842/003-2026_-_emenda_ao_projeto_030-2026_-_assinado_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA SUBSTITUTIVA N° 003/2026 AO PROJETO DE LEI N° 030, DE 27 DE ABRIL DE 2026._x000D_
+“Altera dispositivo do Projeto de Lei nº 030, de 27 de abril de 2026, que inclui entidades na Lei Municipal nº 3.252, de 24 de março de 2026, para fins de concessão de subvenções sociais, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>879</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/879/emenda_-_aditiva_pl_39-26_assinado.pdf</t>
+  </si>
+  <si>
+    <t>"Acrescenta dispositivo ao Projeto de Lei que “Dispõe sobre a aplicação do método CED (Captura, Esterilização e Devolução) e o manejo ético populacional de animais comunitários, transitórios ou em situação de rua no âmbito do Município de Sabará</t>
+  </si>
+  <si>
+    <t>883</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/883/emenda-ldo_029-026-_modernizacao_e_valorizacao_da_pmus_2_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta dispositivos ao Projeto de Lei nº 029/2026, que dispõe sobre as diretrizes para elaboração da Lei Orçamentária de 2027, com o objetivo de Incluir a Guarda Municipal de Sabará como prioridade na política de segurança urbana do Município e estabelecer diretrizes para sua estruturação, valorização e modernização.</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/305/projeto_de_lei_numero_001_de_05_de_janeiro_de_2026_-_assinado_prefeito.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI NÚMERO 001, de 05 de janeiro de 2026._x000D_
 “Dispõe sobre a majoração do quantitativo de cargos efetivos, no âmbito do quadro de pessoal do Poder Executivo Municipal, e dá outras providências”</t>
   </si>
   <si>
-    <t>303</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/303/projeto_de_lei_numero_002_de_05_de_janeiro_de_2026-_assinado_prefeito.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI NÚMERO 002, de 05 de janeiro de 2026._x000D_
 Altera o Quadro de Pessoal do Poder Executivo Municipal para ampliar o quantitativo de cargos efetivos de Enfermeiro Plantonista, e dá outras providências”</t>
   </si>
   <si>
-    <t>357</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/357/projeto_de_lei_numero_003_de_05_de_janeiro_de_2026_-_assinado_prefeito.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI NÚMERO 003, de 05 de janeiro de 2026._x000D_
 “Institui, no âmbito do Município de Sabará, a “Medalha Vila Real” e dá outras providências.”</t>
   </si>
   <si>
-    <t>309</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/309/2-_beneficios_eventuais_-_assinado_prefeito.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI NÚMERO 004, de 05 de janeiro de 2026._x000D_
 “Institui, regulamenta e organiza a provisão dos Benefícios Eventuais no âmbito da Política Municipal de Assistência Social do Município de Sabará e dá outras providências.”</t>
   </si>
   <si>
-    <t>310</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/310/3-_altera_a_lei_3.096-2025_-_identificacao_de_fiacao_aerea_assinado_prefeito.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI NÚMERO 005, de 16 de janeiro de 2026._x000D_
 “Altera dispositivos da Lei Municipal nº 3.096, de 24 de abril de 2025 e dá outras providências.”</t>
   </si>
   <si>
-    <t>311</t>
+    <t>727</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/727/007-2026_-_regulamenta_o_estagio_no_ambito_municipal_-_assinado_prefeito_1.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI NÚMERO 007, de 30 de janeiro de 2026._x000D_
+“Dispõe sobre a regulamentação do estágio no âmbito da Administração Pública Direta e Indireta do Município de Sabará, em conformidade com a Lei Federal nº 11.788, de 25 de setembro de 2008, e dá outras providências.”</t>
   </si>
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/311/008-2026_-_fiscalizacao_e_acompanhamento_da_execucao_das_emendas_parlamentares_-_assinado_prefeito.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI NÚMERO 008, de 30 de janeiro de 2026._x000D_
 “Dispõe sobre a fiscalização e o acompanhamento da execução das emendas parlamentares municipais, estaduais e federais repassadas ao Município, com o objetivo de assegurar a transparência, a rastreabilidade e a adequada prestação de contas.”</t>
   </si>
   <si>
-    <t>312</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/312/009-2026_-_abertura_de_credito_especial_-_pac_-_assinado_prefeito.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI NÚMERO 009, de 30 de janeiro de 2026._x000D_
 “Autoriza a abertura de créditos adicionais especiais no Orçamento do Município de Sabará para o exercício financeiro de 2026, promove adequações na estrutura orçamentária e dá outras providências.”</t>
   </si>
   <si>
-    <t>313</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/313/projeto_de_lei_numero_010_de_30_de_janeiro_de_2026_-_assinado_prefeito.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI NÚMERO 010, de 30 de janeiro de 2026._x000D_
 “Autoriza a abertura de crédito adicional especial no Orçamento do Município de Sabará para o exercício financeiro de 2026, promove adequações na estrutura orçamentária e dá outras providências.”</t>
   </si>
   <si>
-    <t>314</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/314/011-2026_-_inclusao-adequacao_de_classificacao_de_receita_e_a_abertura_de_creditos_adicionais_-_fnas_-_assinado_prefeito.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI NÚMERO 011, de 30 de janeiro de 2026._x000D_
 “Autoriza a inclusão/adequação de classificação de receita e a abertura de créditos adicionais no Orçamento do Município de Sabará para o exercício de 2026, promove adequações na estrutura orçamentária e viabiliza a compatibilização com as exigências do Fundo Nacional de Assistência Social – FNAS.”</t>
   </si>
   <si>
-    <t>315</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/315/012-2026_-_contribuicoes_2026_-_assinado_prefeito.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI NÚMERO 012, de 30 de janeiro de 2026._x000D_
 “Concede contribuição às entidades que menciona e dá outras providências”.</t>
-  </si>
-[...1 lines deleted...]
-    <t>355</t>
   </si>
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/355/projeto_de_lei_numero_013_de_02_de_fevereiro_de_2026_-_assinado_prefeito.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI NÚMERO 013, de 02 de fevereiro de 2026._x000D_
 _x000D_
 “Dispõe sobre a revogação de cargos em comissão no âmbito da Administração Pública Municipal de Sabará, estabelece medidas de adequação administrativa e dá outras providências”.</t>
   </si>
   <si>
-    <t>354</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/354/014-2026_-_abertura_de_credito_especial_-_r250.00000_-_assinado_prefeito.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI NÚMERO 014, de 20 de fevereiro de 2026._x000D_
 _x000D_
 “Autoriza a Abertura de Crédito Adicional Especial e dá outras providências”.</t>
   </si>
   <si>
-    <t>413</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/413/015-2025_-_autoriza_o_municipio_a_receber_em_doacao_imovel_-_distrito_industrial_fatima_ii_-_assinado_prefeito.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI NÚMERO 015, de 27 de fevereiro de 2026._x000D_
 “Autoriza o Município de Sabará a receber, em doação gratuita, imóvel destinado à abertura de via pública e dá outras providências.”</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/503/rojeto_de_lei_numero_016_de_06_de_marco_de_2026._-_assinado_prefeito.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI NÚMERO 016, de 06 de março de 2026._x000D_
 “Autoriza a Abertura de Crédito Adicional Suplementar e dá outras providências”.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/504/projeto_de_lei_numero_017_de_06_de_marco_de_2026._-_assinado_prefeito.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI NÚMERO 017, de 06 de março de 2026._x000D_
 “Autoriza a Abertura de Crédito Adicional Suplementar e dá outras providências”.</t>
@@ -2861,75 +6484,285 @@
   <si>
     <t>PROJETO DE LEI NÚMERO 020, de 06 de março de 2026._x000D_
 “Inclui dispositivos na Lei Municipal n° 3.235, de 05 de fevereiro de 2026 e dá outras providências”.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/508/021-2026_de_6_de_marco_2026_-_assinado_prefeito.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI NÚMERO 021, de 06 de março de 2026._x000D_
 “Autoriza a Abertura de Crédito Adicional Especial e dá outras providências”.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/552/projeto_de_lei_numero_022_de_09_de_marco_de_2026-_assinado_prefeito.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI NÚMERO 022, de 09 de março de 2026._x000D_
 “Concede subvenção às entidades que menciona e dá outras providências”.</t>
   </si>
   <si>
+    <t>666</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/666/023-2026_-_altera_lei_146-1982_-_isencao_jabuticabas_-_assinado_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI NÚMERO 023, de 20 de março de 2026._x000D_
+“Altera dispositivo da Lei Municipal nº 146, de 23 de agosto de 1982, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>667</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/667/024-2026_-_limpeza_de_terrenos_-_servidao_cemig_-_assinado_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI NÚMERO 024, de 20 de março de 2026._x000D_
+“Dispõe sobre a limpeza, manutenção e conservação de áreas situadas sob redes de energia elétrica no Município de Sabará e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>668</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/668/025-2026_-_abertura_de_credito_suplementar_-_r1.408.80964_-_assinado_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI NÚMERO 025, de 26 de março de 2026._x000D_
+“Autoriza a Abertura de Crédito Adicional Suplementar e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>837</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/837/026-2026_-_parcelamento_de_debitos_do_municipio_de_sabara_junto_ao_sabaraprev_-_setembro-marco_2026_1.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI NÚMERO 026, de 10 de abril de 2026._x000D_
+“Estabelece normas para o parcelamento de débitos do Município de Sabará junto ao Instituto de Previdência dos Servidores Públicos do Município de Sabara - SABARAPREV”.</t>
+  </si>
+  <si>
+    <t>775</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/775/027-2026_-_altera_a_lei_3.138-2025_-_politica_municipal_de_seguranca_alimentar_e_nutricional_-_assinado_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI NÚMERO 027, de 10 de abril de 2026._x000D_
+“Dispõe sobre a alteração da Lei Municipal nº 3.138, de 30 de junho de 2025, que institui a Política Municipal de Segurança Alimentar e Nutricional e organiza o Sistema Municipal de Segurança Alimentar e Nutricional no âmbito do Município de Sabará/MG, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>776</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/776/029-2026_-_ldo_2027_-_assinado_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI NÚMERO 029, de 15 de abril de 2026._x000D_
+“Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2027 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>838</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/838/030-20265_inclui_subvencoes_2026_-_assinado_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI NÚMERO 030, de 27 de abril de 2026._x000D_
+“Inclui entidades na Lei Municipal nº 3.252, de 24 de março de 2026, para fins de concessão de subvenções sociais, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>779</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/779/031-2026_-_inclui_dispositivos_na_lei_3.235-2026_-_contribuicoes_2026_-_undime_e_uncme_-_assinado_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI NÚMERO 031, de 17 de abril de 2026._x000D_
+“Inclui dispositivos na Lei Municipal n° 3.235, de 05 de fevereiro de 2026 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>784</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/784/032-2026_-_abertura_de_credito_especial_-_r2.110.0000_-_assinado_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI NÚMERO 032, de 24 de abril de 2026._x000D_
+“Autoriza a Abertura de Crédito Adicional Especial e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>839</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/839/033-2026_-_dr._alan_-_assinado_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI NÚMERO 033, de 28 de abril de 2026._x000D_
+“Autoriza o Poder Executivo Municipal a promover a alienação onerosa, por regularização de ajuste pretérito, de imóvel de propriedade do Município de Sabará à empresa Transvalente Logística LTDA., e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>930</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/930/034-2026_-_institui_a_medalha_vila_real_-_assinado_prefeitoo.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI NÚMERO 034, de 29 de abril de 2026._x000D_
+“Institui, no âmbito do Município de Sabará, a “Medalha Vila Real” e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>931</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/931/035-2026_-_sistema_de_transporte_complementar_de_passageiros_-_assinado_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI N° 035, de 08 de maio de 2026._x000D_
+“Institui o Sistema de Transporte Complementar de Passageiros no Município de Sabará e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>934</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/934/projeto_de_lei_n_036_de_08_de_maio_de_2026._-_assinado_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI N° 036, de 08 de maio de 2026._x000D_
+“Altera dispositivo da Lei Municipal nº 2.440,_x000D_
+de 21 de agosto de 2019, que dispõe sobre a representação do Município de Sabará no Campeonato Mineiro Amador e dá outras_x000D_
+providências”.</t>
+  </si>
+  <si>
+    <t>935</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/935/037-2026_-_altera_a_lei_municipal_n_2.899-2023_-_copa_itatiaaia_-_assinado_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI N° 037, de 08 de maio de 2026._x000D_
+“Altera dispositivo da Lei Municipal 2.899, de 29 de novembro de 2023, que dispõe sobre o Projeto Bola pra Frente e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>729</t>
+  </si>
+  <si>
+    <t>PLCEX</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar - Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/729/modelo_folha_de_ponto_2.docx</t>
+  </si>
+  <si>
+    <t>Anexo do PROJETO DE LEI COMPLEMENTAR Nº 008, de 08 de abril de 2026._x000D_
+“Acrescenta dispositivos à Lei Complementar nº 015, de 10 de novembro de 2011, para disciplinar o período de_x000D_
+recreio escolar na jornada de trabalho dos professores da Rede Municipal de Ensino de Sabará."</t>
+  </si>
+  <si>
     <t>308</t>
-  </si>
-[...4 lines deleted...]
-    <t>Projeto de Lei Complementar - Executivo</t>
   </si>
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/308/1-_institui_a_certidao_municipal_de_conformidade_urbanistica_e_territorial__cmcut_-_assinado_prefeito.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 001, de 16 de janeiro de 2026._x000D_
 “Institui a Certidão Municipal de Conformidade Urbanística e Territorial – CMCUT aplicável às atividades minerárias no Município de Sabará, condiciona a emissão, renovação e manutenção de certidões, declarações e alvarás municipais ao cumprimento de obrigações urbanísticas, cria o Diagnóstico Municipal de Impactos da Mineração, estabelece o Termo de Compromisso Urbanístico e dá outras providências”.</t>
   </si>
   <si>
-    <t>412</t>
+    <t>554</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/554/plano_de_cargos_-_assinado_prefeitoo.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR Nº 002, de 06 de março de 2026._x000D_
+Dispõe sobre o Plano de Cargos em Comissão do Poder Executivo Municipal, reestrutura a Procuradoria-Geral do Município e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/412/003-202620-20institui20a20certidc3a3o20municipal20de20conformidade20urbanc3adstica20e20territorial20e2809320cmcut_-_assinado_prefeito.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 003, de 26 de fevereiro de 2026._x000D_
 _x000D_
 “Institui a Certidão Municipal de Conformidade Urbanística e Territorial (CMCUT), dispõe sobre a avaliação de impactos urbanísticos e territoriais no Município de Sabará, cria instrumentos de controle urbanístico, institui taxa de análise correspondente, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>615</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/615/004-2026_-_altera_a_lc_105-2026_-_refis_-_assinado_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR Nº 004, de 20 de março de 2026._x000D_
+Altera dispositivos da Lei Complementar Municipal nº 105, de 06 de janeiro de 2026 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>726</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/726/005-2026_-_codigo_de_edificacoes_-_assinado_prefeitoo_1.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR Nº 005, de 20 de março de 2026._x000D_
+“Institui o Código de Edificações do Município de Sabará e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>669</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/669/006-2026_-_altera_a_lc_067-2021_-_itbi_-_assinado_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR Nº 006, de 20 de março de 2026._x000D_
+“Altera dispositivos da Lei Complementar nº 067, de 21 de dezembro de 2021, que institui o Código Tributário do Município de Sabará, para dispor sobre a base de cálculo e a forma de lançamento do Imposto sobre Transmissão de Bens Imóveis – ITBI, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>778</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/778/007-2026_-_plano_de_cargos_em_comissao_do_poder_executivo_municipal_-_assinado_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação, organização e reestruturação dos cargos em comissão do Poder Executivo do Município de Sabará, estabelecendo suas atribuições e diretrizes administrativas.</t>
+  </si>
+  <si>
+    <t>728</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/728/008-2026_-_organizacao_da_jornada_de_trabalho_dos_professores_da_rede_municipal_de_ensino_de_sabara_-_assinado_prefeito_2.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR Nº 008, de 08 de abril de 2026._x000D_
+“Acrescenta dispositivos à Lei Complementar nº 015, de 10 de novembro de 2011, para disciplinar o período de_x000D_
+recreio escolar na jornada de trabalho dos professores da Rede Municipal de Ensino de Sabará."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3233,68 +7066,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/316/indicacao_obras_-_ponte_de_acesso_ao_cigana_em_ravena_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/317/indicacao_camara_-_falta_de_agua_na_vila_esperanca_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/318/indicacao_obras_-_rua_euclides_em_ravena_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/319/pavimentacao_de_ruas_de_calcadas_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/320/contrucao_de_16_muros_de_arrimo_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/321/recapeamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/327/09-02_operacao_tapa_buracos_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/328/09-02_operacao_tapa_buracos__av_jujuca_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/329/indicacao___construcao_de_praca_e_capina_da_rua_minas_gerais_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/330/indicacao___operacao_tapa-buracos_curva_acelormittal__bairro_siderurgica_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/331/indicacao___revitalizacao_da_praca_de_sao_sebastiao_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/332/requerimento_4025_assinado_novo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/337/indicacao_1_26_limpeza_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/338/pavimentacao_de_ruas_de_terra_assinado..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/340/oficio_001_-2026_rua_florestal_-_capina_e_limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/341/oficio_003_-2026_supressao_de_arvore_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/342/oficio_005_-_2026_capina_e_limpeza_de_praca_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/343/oficio_002-2026_rua_unai-_vila_nova_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/344/oficio_004_-2026_castanheiras-_recapeamento_asfaltico_e_operacao_tapa_buracos_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/346/realizacao_de_operacao_tapa-buracos_na_estrada_do_castanheira2c_em_toda_sua_extensao2c_ate_a_escola_municipal_do_castanheira._assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/347/realizacao_de_limpeza_do_escadao_localizado_na_rua_vespasiano.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/348/realizacao_de_limpeza_e_pavimentacao_da_rua_eduardo_barbosa2c_localizada_no_bairro_coqueiros._assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/356/indicacao_obras_-_tapa_buraco_rua_diana_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/358/indicacao_obras_-_parque_ana_lucia_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/359/indicacao_prefeito_-_equiparacao_do_piso_dos_professores_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/361/indicacao_obras_-_ruas_templum_e_fobos_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/362/indicacao_defesa_social_-_rotatoria_do_bh_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/364/indicacao_-_pintura_centro_comercial_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/365/indicacao_quebra_mola_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/367/matagal_rua_saraiva_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/369/rua_garzea_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/370/indicacao_-_poda_de_arvore_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/372/indicacao___providencie_a_revitalizacao_da_sinalizacao_horizontal_e_vertical_com_especial_atencao_as_areas_escolares_e_aos_corredores_de_grande_fluxo_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/375/indicacao___construcao_de_uma_passarela_para_pedestres_na_rodovia_mgc-262_nas_proximidades_da_praca_dos_coqueiros_-_copia_-_copia_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/376/indicacao___construcao_de_trincheira_na_rodovia_mgc_262_ligando_a_rua_acucena_com_a_rua_liberdade_bairro_alvorada._assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/377/indicacao___quebra-molas__rua_liberia__nacoes_unidas_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/378/indicacao___passagem_elevada_de_pedestre___rua_presidente_juscelino_kubistscheck__em_frente_a_padaria_beira_rio_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/379/guarda_corpo_rua_vespaciano_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/380/reforma_da_guarita_e_poda_de_arvore_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/381/implantacao_de_sistema_de_captacao_de_aguas_pluviais_com_a_instalacao_de_bocas_de_lobo_na_rua_paracatu_e_ruas_adjacentes_assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/382/oficio_010_-2026_rua_jaboticatubas-_capina_e_limpeza_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/383/oficio_008_-2026_travessia_rio_das_velhas_-_capina_e_limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/384/oficio_007_-2026_av_amalia-_recapeamento_asfaltico_e_operacao_tapa_buracos_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/385/muro_de_arrimo_-_rua_beira_linha_-_roca_grande_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/386/tapa_buraco_-_rua_santana_-_roca_grande_em_toda_extensao_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/387/oficio_011_-_2026_rua_fluminense_muro_de_arrrimo_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/388/tapa_buraco_-_rua_santo_antonio_-_roca_grande_em_toda_extensao_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/389/oficio_009-2026_rua_florestal_com_guaraciaba_-_drenagem_pluvial_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/390/requerimento_01_23-02_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/391/requerimento_03_23-02_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/392/requerimento_05_23-02_assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/393/requerimento_04_23-02_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/395/indicacao_2_praca_novo_alvorada_fotos_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/396/indicacao_de_contencao_de_encostafotos_assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/397/indicacao_de_transporte_escolar_vila_barraginha_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/398/a_substituicao_de_todas_as_lampadas_upa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/399/retirada_dos_pombos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/400/a_retirada_de_animal_cachorro_que_se_encontra_na_upa.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/401/regularizacao_da_mangueira_de_incendio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/402/construcao_do_escadao_localizado_na_rua_fortaleza_bairro_vila_rica_em_sabara._assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/403/o_fechamento_da_abertura_existente_na_parte_posterior_da_upa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/404/instalacao_de_extintores_na_upa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/405/23-02_rampa_de_acessibilidade_e_limpeza_de_praca_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/406/requerimento_02_23-02_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/410/indicacao_meio_ambiente_-_coleta_de_lixo_na_rua_antares_assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/411/indicacao_meio_ambiente_-_poda_de_arvore_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/414/indicacao_meio_ambiente_-_limpeza_ruas_ana_luca_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/415/indicacao_obras_e_educacao_-_manutencao_escola_maria_costa_pinto_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/416/indicacao_obras_-_parque_ana_lucia_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/417/indicacao_obras_-_limpeza_dos_bueiros_general_carneiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/418/indicacao_prefeito_-_praca_da_matriz_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/419/recapeamento_asfaltico_ao_longo_na_avenida_jose_raimundo_ribeiro_bairro_campo_santo_antonioassinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/420/pintura_do_quebra-molas_na_rua_joao_da_mata_lima_em_frente_ao_numero_251_a_bairro_campo_santo_antonio_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/421/limpeza_e_capina_em_toda_extensao_do_largo_da_avenida_joao_pinheiro_da_silva_bairro_campo_santo_antonio.assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/423/prefeitura_aderir_ao_projeto_sandbox_assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/424/iluminacao_publica_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/427/reclassificacao_da_rua_marina_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/428/passarela_rua_flor_do_campo_campo_geracao_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/429/manutencao_do_telhado_da_e.m._jose_lopes_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/430/contrucao_da_quadra_poliesportiva_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/431/escola_integral_na_e.m._assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/432/oficio_012-2026_rua_acucena_-_tapa_buraco_assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/433/oficio_013-2026_jardim_castanheira-_construcao_de_ponte_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/434/oficio_014_-2026_jardim_castanheiras-_recapeamento_asfaltico_e_operacao_tapa_buracos_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/435/indicacao_estudo_de_viabilidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/436/indicacao_saneamento_basico_roca_grandefotos_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/437/indicacao_bairro_cruzeiro_fotos_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/438/indicacao_faixas_elevadas_mgt_262fotos_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/439/indicacao_placa_de_pribido_caminhao_itacolomi_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/440/indicacao_iluminacao_publica_itacolomi_assinado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/441/cornelio_procopio_transito_sinalizacao_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/442/reparo_de_protecao_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/443/requerimento_04_02-03_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/444/requerimento_06_02-03_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/445/requerimento_01_02-03_2_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/446/requerimento_02_02-03_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/447/requerimento_05_02-03_assinado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/448/requerimento_03_02-03_assinado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/449/requerimento_rua_suica_assinado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/450/indicacao___corte_de_arvore__proximo_a_ponte_do_gel_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/451/indicacao___limpeza_na_escola_geraldo_alves_feitosa_assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/452/indicacao___manutencao_tecnica_limpeza_e_desobstrucao_do_sistema_de_drenagem_pluvial_bueiros_e_galerias_em_pontos_criticos_do_municipio_assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/453/indicacao___realizacao_do_dia_d_de_limpeza__combate_as_arboviroses_especialmente_dengue_zika_e_chikungunya_assinado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/459/indicacao_defesa_social_-_quebra_molas_rua_rodes_assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/460/indicacao_obras_-_tapa_buracos_ana_lucia_assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/461/indicacao_obras_-_tapa_buracos_rosario_assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/462/indicacao_obras_-_tapa_buracos_nova_vista_assinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/463/indicacao_obras_-_tampa_do_bueiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/464/indicacao_meio_ambiente_-_av_cardoso_de_menezes_assinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/467/vazamento_rua_jose_pertence_proximo_ao_numero_39_-_copasa-_paciencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/468/limpeza_e_capina_-_em_toda_extensao_da_passarela_de_pedestres_av_expedicionario_romeu_jeronimo_dantas-_caieira_assinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/469/asfaltamento_-_rua_santa_efigenia_-_roca_grande_assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/470/asfaltamento_-_rua_beira_linha_-_roca_grande_assinado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/471/tapa_buraco_-_em_toda_extensao_da_rua_americo_ferreira_passos_-_campo_santo_antonio_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/472/extensao_rede_de_agua_e_esgoto_avenida_celeste_cabral_-_paciencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/473/tapa_buraco_-_toda_extensao_da_rua_padre_sebastiao_tirino_-_alto_do_cabral_assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/474/iluminacao_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/475/iluminacao_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/476/iluminacao_1_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/477/oficio_015-_2026_av_cardoso_de_menezes_-_redutor_de_velocidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/478/oficio_016_-_2026_-_av_cardoso_de_menezes_com_acucena_faixa_de_pedestres_assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/479/oficio_017-2026_rua_eloi_mendes_-_tapa_buraco_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/480/indicacao_elaboracao_e_implementacao_da_politica_municipal_do_tempo_das_mulheres_no_municipio_de_sabara_assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/481/indicacao_calcada_e_limpeza_centro_09_03_26_fotos_assinado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/482/indicacao_bairro_galego_fots_assinado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/483/indicacao_rua_flamengo_fotos_assinado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/484/indicacao_rua_vasco_da_gama_09_03_26_fotos_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/485/indicacao_02_09-03_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/486/indicacao_01_09-03_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/487/indicacao_03_09-03_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/488/indicacao_04_09-03_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/489/poda_arvore_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/490/solicitando_a_instalacao_de_uma_caixa_d_agua_para_atendimento_da_comunidade_do_alto_do_vila_rica_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/491/implantacao_de_sinalizacao_viaria_do_tipo__olho_de_gato_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/492/solicitando_a_construcao_de_vestiarios_no_campo_do_coqueiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/493/09-03_indicacao-_capina_e_rocagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/494/09-03_indicacao-_capina_e_rocagem_-_paciencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/495/09-03_indicacao-_implementacao_de_circulacao_em_sentido_unico_de_rua_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/496/indicacao___limpeza_e_capina___bairro_mangabeiras_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/497/indicacao___operacao_tapa-buracos__rua_estados_unidos__nacoes_unidas_assinado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/498/indicacao___operacao_tapa-buracos__rua_suica__nacoes_unidas_assinado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/502/indicacao_parque_multisensorial_assinado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/512/indicacao_obras_-_troca_de_poste_rio_acima_assinado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/513/indicacao_obras_-_ruas_natal_e_pernambuco_assinado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/514/indicacao_obras_-_ruas_joaquim_barbosa_-_bairro_rosario_iii_assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/515/indicacao_obras_-_ponte_sobre_corrego_malheiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/516/instalacao_de_uma_guarita_de_ponto_de_onibusassinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/517/manilhamento_dos_corregos_das_ruas_santos_dumont_e_itapecerica_assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/518/construcao_de_muro_de_gabiao__assinado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/519/implantacao_de_sinalizacao_e_regulamentacaoassinado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/520/a_instalacao_de_manilhas_assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/521/capina_saraiva_332.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/522/indicacao_praca_itamarati_assinado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/530/oficio_021_-2026_mgc_05_-_iluminacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/531/oficio_018-2026_rua_saraiva-_tapa_buraco_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/532/oficio_020-2026_rua_nana_kubtshek-_retirada_de_entulhos_assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/533/oficio_019-2026_rua_martins_campos_-_retirada_de_entulho_assinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/534/indicacao_rede_pluvial_ave_aparecida_do_norte_fotos_assinado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/535/indicacao_rua_guarani_aguas_pluviaisfotos_assinado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/536/indicacao_escola_gerson_maoel_fotos_assinado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/537/16-03_indicacao_faixa_de_pedestre_na_praca_do_barao_assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/538/assinado_rua_suica.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/539/assinado_poda_arvore.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/540/assinado_bairro_castanheira.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/541/realizacao_de_revisao_limpeza_e_manutencao_das_galerias_pluviais_em_todo_o_municipio_de_sabara._assinado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/542/asfaltamento_ou_calcamento_da_estrada_localizada_no_bairro_sobradinho_ao_lado_do_ifmg_no_municipio_de_sabara._assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/543/capina_jaboticatuba_com_amalia_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/544/aprazivel_assinada.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/545/ramos_ferreira_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/546/indicacao___manutencao_das_academias_ao_ar_livre_assinado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/547/indicacao___operacao_tapa-buracos__abaete_general_carneiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/548/indicacao_limpeza_e_capina_entrada_do_morro_sao_francisco_assinado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/549/indicacao_limpeza_e_capina_beco_saldanha_morro_da_cruz_assinado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/550/indicacao_coleta_de_lixo_rua_dois_irmaos_assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/324/mocao_de_aplausos_projeto_indio_assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/325/mocao_de_aplausos_sr._reinaldo_thomaz_assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/326/mocao_de_aplauso_-_artista_sabarense_-_glauber_henrique_assinado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/345/mocao_de_aplausos_20-10_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/499/mocao_de_aplausos_-_sinei_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/500/mocao_de_aplausos_-_adelina_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/501/mocao_de_aplausos_-_silvia_assinado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/353/projeto_de_lei_cidadao_honorario_assinado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/455/20260305145527594_1.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/322/projeto_de_lei_contrucao_e_adequacao_de_calcadas_para_familia_assinado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/323/projeto_regulamenta_doacoes_assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/334/projeto_de_lei_menina_assinado_novo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/335/projeto_de_lei_calculo_salario_assinado_novo.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/351/projeto_de_lei_no005_2026__institui_o_regime_de_pontuacao_para_composicao_dos_gabinetes_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/339/projeto_de_lei_-_agendamento_de_consultas_assinado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/360/projeto_de_lei_unidade_basica_de_saude_d._zelia_assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/371/projeto_de_lei_atencao_integral_a_pessoa_com_fibromialgia_e_sobre_a_carteira_municipal_de_identificacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/363/projeto_de_lei_bem-estar_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/366/cadastro_de_maus_tratos_a_animais_assinado.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/368/projetos_de_lei_denominacao_de_logradouro_pedra_branca_assinado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/373/projeto_incentivo_fiscais_assinado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/374/projeto_de_lei_contrucao_e_adequacao_de_calcadas_para_familia_assinado.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/409/projeto_de_lei_-_reserva_de_espaco_p_acessibilidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/422/projeto_de_lei_apoiamento_casa_maria_mae_de_misericordia_assinado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/425/projeto_de_lei_denominacao_de_logradouro_do_bairro_pompeu_assinado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/426/projeto_de_lei_de_mobilidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/456/pl_denominacao_de_logradouro_rua_dos_tius_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/457/pl_nomeia_a_rua_parada_das_flores_-_paciencia_-_sapl_assinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/458/projeto_de_lei_selo__empresa_amiga_da_mulher_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/465/autoriza_o_poder_executivo_a_implantar_albergue_municipal_destinado_ao_acolhimento_noturno_de_pessoas_em_situacao_de_rua_e_da_outras_providencias._assinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/466/autoriza_o_poder_executivo_a_implantar_o_centro_de_referencia_especializado_para_populacao_em_situacao_de_rua_centro_pop_no_municipio_e_da_outras_providencias._assinado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/509/denominacao_de_rua_rosario_3_parte_1.._assinado.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/510/denominacao_de_rua_rosario_3_parte_2.._assinado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/511/projeto_assinado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/527/projeto_de_lei_-programa_sabara_de_todos_assinado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/528/projeto_de_lei_mapa_do_autismo_de_sabara_assinado.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/304/oficio_no_003-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/333/requerimento_0126_assinado.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/336/requerimento_0226_assinado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/407/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/408/oficio_054-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/454/requerimento___substituicao_da_tampa_de_esgoto___copasa___rua_alemanha_nacoes_unidas_assinado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/551/requerimento_mapa_do_autista_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/307/oficio_006-2026_-_gabinete_do_prefeito.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/394/emenda_pl_incorporacao_do_horario_do_recreio_e_pausa_escolar_-_sapl_assinado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/529/emenda_pl_12-2026_de_incentivo_fiscal_para_empresas_-_sapl_assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/553/001-2026_-_emenda_ao_projeto_020-2026_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/305/projeto_de_lei_numero_001_de_05_de_janeiro_de_2026_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/303/projeto_de_lei_numero_002_de_05_de_janeiro_de_2026-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/357/projeto_de_lei_numero_003_de_05_de_janeiro_de_2026_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/309/2-_beneficios_eventuais_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/310/3-_altera_a_lei_3.096-2025_-_identificacao_de_fiacao_aerea_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/311/008-2026_-_fiscalizacao_e_acompanhamento_da_execucao_das_emendas_parlamentares_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/312/009-2026_-_abertura_de_credito_especial_-_pac_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/313/projeto_de_lei_numero_010_de_30_de_janeiro_de_2026_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/314/011-2026_-_inclusao-adequacao_de_classificacao_de_receita_e_a_abertura_de_creditos_adicionais_-_fnas_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/315/012-2026_-_contribuicoes_2026_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/355/projeto_de_lei_numero_013_de_02_de_fevereiro_de_2026_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/354/014-2026_-_abertura_de_credito_especial_-_r250.00000_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/413/015-2025_-_autoriza_o_municipio_a_receber_em_doacao_imovel_-_distrito_industrial_fatima_ii_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/503/rojeto_de_lei_numero_016_de_06_de_marco_de_2026._-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/504/projeto_de_lei_numero_017_de_06_de_marco_de_2026._-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/505/projeto_de_lei_numero_018_de_06_de_marco_de_2026._-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/506/projeto_de_lei_numero_019_de_06_de_marco_de_2026._-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/507/020_-2026_de_6_de_marco_2026_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/508/021-2026_de_6_de_marco_2026_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/552/projeto_de_lei_numero_022_de_09_de_marco_de_2026-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/308/1-_institui_a_certidao_municipal_de_conformidade_urbanistica_e_territorial__cmcut_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/412/003-202620-20institui20a20certidc3a3o20municipal20de20conformidade20urbanc3adstica20e20territorial20e2809320cmcut_-_assinado_prefeito.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/316/indicacao_obras_-_ponte_de_acesso_ao_cigana_em_ravena_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/317/indicacao_camara_-_falta_de_agua_na_vila_esperanca_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/318/indicacao_obras_-_rua_euclides_em_ravena_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/319/pavimentacao_de_ruas_de_calcadas_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/320/contrucao_de_16_muros_de_arrimo_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/321/recapeamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/327/09-02_operacao_tapa_buracos_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/328/09-02_operacao_tapa_buracos__av_jujuca_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/329/indicacao___construcao_de_praca_e_capina_da_rua_minas_gerais_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/330/indicacao___operacao_tapa-buracos_curva_acelormittal__bairro_siderurgica_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/331/indicacao___revitalizacao_da_praca_de_sao_sebastiao_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/332/requerimento_4025_assinado_novo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/337/indicacao_1_26_limpeza_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/338/pavimentacao_de_ruas_de_terra_assinado..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/340/oficio_001_-2026_rua_florestal_-_capina_e_limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/341/oficio_003_-2026_supressao_de_arvore_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/342/oficio_005_-_2026_capina_e_limpeza_de_praca_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/343/oficio_002-2026_rua_unai-_vila_nova_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/344/oficio_004_-2026_castanheiras-_recapeamento_asfaltico_e_operacao_tapa_buracos_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/346/realizacao_de_operacao_tapa-buracos_na_estrada_do_castanheira2c_em_toda_sua_extensao2c_ate_a_escola_municipal_do_castanheira._assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/347/realizacao_de_limpeza_do_escadao_localizado_na_rua_vespasiano.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/348/realizacao_de_limpeza_e_pavimentacao_da_rua_eduardo_barbosa2c_localizada_no_bairro_coqueiros._assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/356/indicacao_obras_-_tapa_buraco_rua_diana_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/358/indicacao_obras_-_parque_ana_lucia_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/359/indicacao_prefeito_-_equiparacao_do_piso_dos_professores_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/361/indicacao_obras_-_ruas_templum_e_fobos_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/362/indicacao_defesa_social_-_rotatoria_do_bh_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/364/indicacao_-_pintura_centro_comercial_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/365/indicacao_quebra_mola_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/367/matagal_rua_saraiva_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/369/rua_garzea_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/370/indicacao_-_poda_de_arvore_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/372/indicacao___providencie_a_revitalizacao_da_sinalizacao_horizontal_e_vertical_com_especial_atencao_as_areas_escolares_e_aos_corredores_de_grande_fluxo_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/375/indicacao___construcao_de_uma_passarela_para_pedestres_na_rodovia_mgc-262_nas_proximidades_da_praca_dos_coqueiros_-_copia_-_copia_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/376/indicacao___construcao_de_trincheira_na_rodovia_mgc_262_ligando_a_rua_acucena_com_a_rua_liberdade_bairro_alvorada._assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/377/indicacao___quebra-molas__rua_liberia__nacoes_unidas_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/378/indicacao___passagem_elevada_de_pedestre___rua_presidente_juscelino_kubistscheck__em_frente_a_padaria_beira_rio_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/379/guarda_corpo_rua_vespaciano_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/380/reforma_da_guarita_e_poda_de_arvore_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/381/implantacao_de_sistema_de_captacao_de_aguas_pluviais_com_a_instalacao_de_bocas_de_lobo_na_rua_paracatu_e_ruas_adjacentes_assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/382/oficio_010_-2026_rua_jaboticatubas-_capina_e_limpeza_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/383/oficio_008_-2026_travessia_rio_das_velhas_-_capina_e_limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/384/oficio_007_-2026_av_amalia-_recapeamento_asfaltico_e_operacao_tapa_buracos_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/385/muro_de_arrimo_-_rua_beira_linha_-_roca_grande_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/386/tapa_buraco_-_rua_santana_-_roca_grande_em_toda_extensao_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/387/oficio_011_-_2026_rua_fluminense_muro_de_arrrimo_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/388/tapa_buraco_-_rua_santo_antonio_-_roca_grande_em_toda_extensao_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/389/oficio_009-2026_rua_florestal_com_guaraciaba_-_drenagem_pluvial_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/390/requerimento_01_23-02_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/391/requerimento_03_23-02_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/392/requerimento_05_23-02_assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/393/requerimento_04_23-02_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/395/indicacao_2_praca_novo_alvorada_fotos_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/396/indicacao_de_contencao_de_encostafotos_assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/397/indicacao_de_transporte_escolar_vila_barraginha_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/398/a_substituicao_de_todas_as_lampadas_upa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/399/retirada_dos_pombos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/400/a_retirada_de_animal_cachorro_que_se_encontra_na_upa.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/401/regularizacao_da_mangueira_de_incendio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/402/construcao_do_escadao_localizado_na_rua_fortaleza_bairro_vila_rica_em_sabara._assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/403/o_fechamento_da_abertura_existente_na_parte_posterior_da_upa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/404/instalacao_de_extintores_na_upa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/405/23-02_rampa_de_acessibilidade_e_limpeza_de_praca_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/406/requerimento_02_23-02_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/410/indicacao_meio_ambiente_-_coleta_de_lixo_na_rua_antares_assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/411/indicacao_meio_ambiente_-_poda_de_arvore_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/414/indicacao_meio_ambiente_-_limpeza_ruas_ana_luca_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/415/indicacao_obras_e_educacao_-_manutencao_escola_maria_costa_pinto_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/416/indicacao_obras_-_parque_ana_lucia_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/417/indicacao_obras_-_limpeza_dos_bueiros_general_carneiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/418/indicacao_prefeito_-_praca_da_matriz_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/419/recapeamento_asfaltico_ao_longo_na_avenida_jose_raimundo_ribeiro_bairro_campo_santo_antonioassinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/420/pintura_do_quebra-molas_na_rua_joao_da_mata_lima_em_frente_ao_numero_251_a_bairro_campo_santo_antonio_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/421/limpeza_e_capina_em_toda_extensao_do_largo_da_avenida_joao_pinheiro_da_silva_bairro_campo_santo_antonio.assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/423/prefeitura_aderir_ao_projeto_sandbox_assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/424/iluminacao_publica_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/427/reclassificacao_da_rua_marina_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/428/passarela_rua_flor_do_campo_campo_geracao_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/429/manutencao_do_telhado_da_e.m._jose_lopes_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/430/contrucao_da_quadra_poliesportiva_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/431/escola_integral_na_e.m._assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/432/oficio_012-2026_rua_acucena_-_tapa_buraco_assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/433/oficio_013-2026_jardim_castanheira-_construcao_de_ponte_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/434/oficio_014_-2026_jardim_castanheiras-_recapeamento_asfaltico_e_operacao_tapa_buracos_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/435/indicacao_estudo_de_viabilidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/436/indicacao_saneamento_basico_roca_grandefotos_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/437/indicacao_bairro_cruzeiro_fotos_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/438/indicacao_faixas_elevadas_mgt_262fotos_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/439/indicacao_placa_de_pribido_caminhao_itacolomi_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/440/indicacao_iluminacao_publica_itacolomi_assinado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/441/cornelio_procopio_transito_sinalizacao_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/442/reparo_de_protecao_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/443/requerimento_04_02-03_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/444/requerimento_06_02-03_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/445/requerimento_01_02-03_2_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/446/requerimento_02_02-03_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/447/requerimento_05_02-03_assinado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/448/requerimento_03_02-03_assinado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/449/requerimento_rua_suica_assinado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/450/indicacao___corte_de_arvore__proximo_a_ponte_do_gel_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/451/indicacao___limpeza_na_escola_geraldo_alves_feitosa_assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/452/indicacao___manutencao_tecnica_limpeza_e_desobstrucao_do_sistema_de_drenagem_pluvial_bueiros_e_galerias_em_pontos_criticos_do_municipio_assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/453/indicacao___realizacao_do_dia_d_de_limpeza__combate_as_arboviroses_especialmente_dengue_zika_e_chikungunya_assinado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/459/indicacao_defesa_social_-_quebra_molas_rua_rodes_assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/460/indicacao_obras_-_tapa_buracos_ana_lucia_assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/461/indicacao_obras_-_tapa_buracos_rosario_assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/462/indicacao_obras_-_tapa_buracos_nova_vista_assinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/463/indicacao_obras_-_tampa_do_bueiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/464/indicacao_meio_ambiente_-_av_cardoso_de_menezes_assinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/467/vazamento_rua_jose_pertence_proximo_ao_numero_39_-_copasa-_paciencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/468/limpeza_e_capina_-_em_toda_extensao_da_passarela_de_pedestres_av_expedicionario_romeu_jeronimo_dantas-_caieira_assinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/469/asfaltamento_-_rua_santa_efigenia_-_roca_grande_assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/470/asfaltamento_-_rua_beira_linha_-_roca_grande_assinado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/471/tapa_buraco_-_em_toda_extensao_da_rua_americo_ferreira_passos_-_campo_santo_antonio_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/472/extensao_rede_de_agua_e_esgoto_avenida_celeste_cabral_-_paciencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/473/tapa_buraco_-_toda_extensao_da_rua_padre_sebastiao_tirino_-_alto_do_cabral_assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/474/iluminacao_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/475/iluminacao_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/476/iluminacao_1_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/477/oficio_015-_2026_av_cardoso_de_menezes_-_redutor_de_velocidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/478/oficio_016_-_2026_-_av_cardoso_de_menezes_com_acucena_faixa_de_pedestres_assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/479/oficio_017-2026_rua_eloi_mendes_-_tapa_buraco_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/480/indicacao_elaboracao_e_implementacao_da_politica_municipal_do_tempo_das_mulheres_no_municipio_de_sabara_assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/481/indicacao_calcada_e_limpeza_centro_09_03_26_fotos_assinado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/482/indicacao_bairro_galego_fots_assinado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/483/indicacao_rua_flamengo_fotos_assinado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/484/indicacao_rua_vasco_da_gama_09_03_26_fotos_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/485/indicacao_02_09-03_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/486/indicacao_01_09-03_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/487/indicacao_03_09-03_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/488/indicacao_04_09-03_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/489/poda_arvore_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/490/solicitando_a_instalacao_de_uma_caixa_d_agua_para_atendimento_da_comunidade_do_alto_do_vila_rica_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/491/implantacao_de_sinalizacao_viaria_do_tipo__olho_de_gato_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/492/solicitando_a_construcao_de_vestiarios_no_campo_do_coqueiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/493/09-03_indicacao-_capina_e_rocagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/494/09-03_indicacao-_capina_e_rocagem_-_paciencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/495/09-03_indicacao-_implementacao_de_circulacao_em_sentido_unico_de_rua_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/496/indicacao___limpeza_e_capina___bairro_mangabeiras_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/497/indicacao___operacao_tapa-buracos__rua_estados_unidos__nacoes_unidas_assinado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/498/indicacao___operacao_tapa-buracos__rua_suica__nacoes_unidas_assinado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/502/indicacao_parque_multisensorial_assinado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/512/indicacao_obras_-_troca_de_poste_rio_acima_assinado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/513/indicacao_obras_-_ruas_natal_e_pernambuco_assinado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/514/indicacao_obras_-_ruas_joaquim_barbosa_-_bairro_rosario_iii_assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/515/indicacao_obras_-_ponte_sobre_corrego_malheiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/516/instalacao_de_uma_guarita_de_ponto_de_onibusassinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/517/manilhamento_dos_corregos_das_ruas_santos_dumont_e_itapecerica_assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/518/construcao_de_muro_de_gabiao__assinado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/519/implantacao_de_sinalizacao_e_regulamentacaoassinado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/520/a_instalacao_de_manilhas_assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/521/capina_saraiva_332.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/522/indicacao_praca_itamarati_assinado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/530/oficio_021_-2026_mgc_05_-_iluminacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/531/oficio_018-2026_rua_saraiva-_tapa_buraco_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/532/oficio_020-2026_rua_nana_kubtshek-_retirada_de_entulhos_assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/533/oficio_019-2026_rua_martins_campos_-_retirada_de_entulho_assinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/534/indicacao_rede_pluvial_ave_aparecida_do_norte_fotos_assinado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/535/indicacao_rua_guarani_aguas_pluviaisfotos_assinado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/536/indicacao_escola_gerson_maoel_fotos_assinado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/537/16-03_indicacao_faixa_de_pedestre_na_praca_do_barao_assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/538/assinado_rua_suica.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/539/assinado_poda_arvore.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/540/assinado_bairro_castanheira.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/541/realizacao_de_revisao_limpeza_e_manutencao_das_galerias_pluviais_em_todo_o_municipio_de_sabara._assinado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/542/asfaltamento_ou_calcamento_da_estrada_localizada_no_bairro_sobradinho_ao_lado_do_ifmg_no_municipio_de_sabara._assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/543/capina_jaboticatuba_com_amalia_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/544/aprazivel_assinada.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/545/ramos_ferreira_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/546/indicacao___manutencao_das_academias_ao_ar_livre_assinado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/547/indicacao___operacao_tapa-buracos__abaete_general_carneiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/548/indicacao_limpeza_e_capina_entrada_do_morro_sao_francisco_assinado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/549/indicacao_limpeza_e_capina_beco_saldanha_morro_da_cruz_assinado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/550/indicacao_coleta_de_lixo_rua_dois_irmaos_assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/555/indicacao_prefeito_-_semaforo_na_jose_candido_assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/556/indicacao_prefeito_-_trincheira_na_praca_dos_coqueiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/557/indicacao_prefeito_-_semaforo_em_frente_ao_villefort_assinado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/558/indicacao_prefeito_-_adequacao_salarial_dos_professores_e_plano_de_carreira_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/559/indicacao_obras_-_manutencao_praca_do_bataclan_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/560/tapa_buraco_-_avenida_central_-_centro_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/561/limpeza_e_capina_na_margem_da_avenida_central_centro_assinado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/562/tapa_buraco_-_em_toda_extensao_da_rua_marieta_machado_-_centro_assinado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/563/limpeza_e_capina_na_margem_da_rua_embauba_bairro_alto_do_cabral_assinado.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/564/tapa-buracos_na_rua_suica_no_164_assinado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/565/tapa-buracos_na_rua_estados_unidos_no_579_assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/566/tapa-buracos_na_rua_minas_gerais_no_71_assinado.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/567/dissipador_de_agua_assinado.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/568/braco_de_luz_assinado.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/569/meio_fio_rua_pitangui_assinado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/570/meio_fio_rua_rio_verde_esquina_com_estrela_do_sul_assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/571/oficio_022-2026_manutencao_de_academia_-_villefort_assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/572/oficio_028_-2026_cardoso_de_meneses_-_desobstrucao_da_canalizacao_de_esgoto_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/573/oficio_023_-2026_esgoto_da_av_amalia_-_desobstrucao_da_canalizacao_de_esgoto_assinado.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/574/oficio_024_-2026_-coqueiros_esgoto_e_tapa_buracos_assinado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/575/oficio_025-2026_rua_campina_verde-_tapa_buraco_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/576/oficio_026_-2026_-paracatu_esgoto_assinado.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/577/oficio_027_-2025_rua_nana_kubitshek-_sinalizacao-_assinado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/579/indicacao_06_23-03_assinado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/581/indicacao_01_23-03_assinado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/584/indicacao_03_23-03_assinado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/585/indicacao_05_23-03_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/586/indicacao_02_23-03_assinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/587/indicacao_04_23-03_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/588/visita_tecnica_rua_ibirite.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/589/indicacao_plenaria_23-03_reconstrucao_de_rua_assinado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/590/indicacao_plenaria_23-03_capina_e_limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/591/indicacao_plenaria_23-03_pintura_de_rotatoria_assinado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/592/assinado_supressao_de_arvore.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/593/assinado_geraldo_feitosa.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/594/assinado_rua_diamantina.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/595/roca_grande_indicacao_rua_sao_sebastiao_assinado.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/596/indicacao_escola_adao_de_fatima_assinado.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/597/varzea_do_moinho5_assinado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/598/indicacao_operacao_tapa_buracos_n_a_assinado.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/599/indicacao_inclusao_no_projeto_de_reforma_do_parque_natural_municipal_chacara_do_lessa_da_implantacao_de_uma_praca_sensorial_assinado.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/600/indicacao_limpeza_e_capina_rua_joao_hamacek_passarela_assinado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/601/indicacao_limpeza_e_capina_en_torno_da_ee_presidente_eurico_gaspar_dutra_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/602/indicacao_25-02-25_manutencao_preventiva_predios_tombados_assinado.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/603/indicacao___revitalizacao_dos_totens_do_municipio_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/604/indicacao___substituicao_dos_seixos_da_praca_antonio_de_albuquerque_praca_da_camara_assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/605/indicacao___substituicao_de_poste__rua_eucalipto__mangabeiras_assinado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/606/indicacao___reconstrucao_da_boca_de_lobo_vila_sao_jose_assinado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/607/avaliacao_de_criacao_do_bairro_vila_real_assinado.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/608/projeto_de_criacao_do_bairro_vila_real_assinado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/609/impactos_das_aguas_pluviais_do_bairro_vila_real_assinado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/619/indicacao_obras_-_tapa_buracos_rua_mercurio_assinado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/620/indicacao_obras_-_taba_buraco_na_rua_oscar_ferreira-_ascomvilas_assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/621/indicacao_obras_-_limpeza_do_bueiro_da_rua_pernambuco_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/622/indicacao_obras_-_esgoto_a_ceu_aberto_na_rua_joaquim_barbosa_assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/623/indicacao_obras_-_desassoriacao_rua_for_do_campo_assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/624/indicacao_meio_ambiente_e_esportes_-_manutencao_campo_do_marzagao_assinado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/625/capina_e_limpeza_na_rua_angela_lopes_assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/626/reforma_da_quadra_da_escola_maria_costa_pinto_em_sabara._assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/627/limpeza_no_espaco_em_frente_a_igreja_catolica_localizada_na_rua_tome_de_souza_no_122_em_sabara._assinado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/628/capina_e_limpeza_na_rua_pedra_azul_bairro_nossa_senhora_de_fatima_em_sabara._assinado.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/629/tapa-buracos_na_rua_oscar_ferreira_da_costa_assinado.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/630/instalacao_de_um_ponto_de_hidratacao_no_campo_do_caic_assinado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/631/operacao_tapa-buraco_na_rua_campina_verde_assinado.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/632/contrucao_de_meio_fio_e_operacao_tapa_burraco_assinado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/633/instalacao_de_braco_de_luz_assinado.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/634/manutencao_das_escadas_da_rua_sabara_e_final_da_rua_patrocinio_30_de_marco_assinado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/635/oficio_029_-2026_rua_rodes-_recapeamento_asfaltico_assinado.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/636/oficio_034-2026_-_iluminacao_regional_ana_lucia_assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/637/oficio_031-2026_rua_boa_viagem-_tapa_buraco_assinado.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/638/oficio_030-2026_rua_passos_-_tapa_buraco_assinado.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/639/oficio_033_-2026_rua_glicerio_alves_pinto-_limpeza_e_tapa-buracos_assinado.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/640/indicacao_02_30-03_assinado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/641/indicacao_03_30-03_assinado.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/642/indicacao_04_30-03_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/643/indicacao_01_30-03_assinado.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/644/indicacao_05_30-03_assinado.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/645/indicacao_06_30-03_assinado.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/646/capina_rua_padre_faustino_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/647/visita_tecnica_padre_faustino_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/648/rua_ibirite_visita_tecnica_assinado.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/649/oficio_032-2026_placa_estacionamento_pcd_assinado.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/650/30-03_operacao_tapa_buracos_assinado.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/651/assinado_extensao_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/652/assinado_campo_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/653/adelmolandia_rotatoria_assinado.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/654/rosario_1_rua_principal_assinado.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/655/adelmolandia_quebra_molas_assinado.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/656/indicacao_escadaria_rua_botafogo_assinado.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/657/indicacao___construcao_de_passarela_nas_laterais_da_ponte_do_corrego_malheiros__nacoes_unidas_assinado.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/658/indicacao___quebra-molas__rua_suica__nacoes_unidas_assinado.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/659/indicacao___manutencao_na_praca_jogador_helio_dos_santos__bairro_siderurgica_assinado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/660/indicacao___operacao_tapa-buracos_e_manutencao_e_limpeza___padre_nico_e_vista_alegre__corrego_da_ilha_assinado.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/661/indicacao___recuperacao_asfaltica_e_pintura_do_quebra-molas___rua_carvalho_de_brito___general_carneiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/662/tapa_buraco_-_rua_jose_rodrigues_dos_santos_-_adelmolandia_assinado.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/663/tapa_buraco_-_rua_santa_cruz_69_-_morro_da_cruz_assinado.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/675/indicacao_meio_ambiente_-_lotes_vagos_no_ana_lucia_assinado.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/676/indicacao_defesa_social_-_placas_na_rua_diana_assinado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/677/indicacao_prefeito_-_reforma_da_em_maria_costa_pinto_assinado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/678/indicacao_defesa_social_-_proibir_estacionar_na_porta_de_escolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/679/a_realizacao_de_extensao_de_rede_eletrica_na_rua_pitangui_no_6689_assinado.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/680/canalizacao_de_aguas_pluviais_nas_ruas_estrela_do_sul_e_coracao_de_jesus_bairro_fatima_em_sabara._assinado.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/681/troca_de_lampadas_da_iluminacao_publica_na_rua_curvelo_no_199_bairro_vila_rica_assinado.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/682/realizacao_de_asfaltamento_na_rua_pitangui_bairro_fatima_em_sabara._assinado.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/683/remocao_de_entulho_na_rua_paracatu_no_48_bairro_fatima_em_sabara._assinado.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/684/regularizacao_do_atendimento_de_transporte_escolar_na_rua_curvelo_com_rua_bahia_bairro_vila_rica_em_sabara_assinado.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/685/regularizacao_do_atendimento_de_transporte_escolar_na_rua_curvelo_com_rua_bahia_bairro_vila_rica_em_sabara_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/686/realizacao_de_manutencao_urgente_da_galeria_de_esgoto_na_rua_paracatu_no_48_bairro_fatima_em_sabara._assinado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/687/extencao_de_rede_eletrica_assinado.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/688/poda-_supressao_de_arvore_assinado.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/689/canalizacao_de_agua_da_mina_assinado.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/690/pavimentacao_asfatica_assinado.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/691/oficio_037-2026_retorno_da_linha_b_alvorada_e_novo_alvorada_assinado.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/692/oficio_036_-2026_rua_caldense_-_capina_e_limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/693/oficio_035_-2026_final_da_rua_atletico_-_pracinha-_capina_e_limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/694/oficio_038_-2026_margens_da_br_mgc_05_capina_e_limpeza_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/695/oficio_039-2026_av_amalia_-_retirada_de_entulhos_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/696/indicacao_01_06-04_assinado.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/697/indicacao_der_calcadas_assinado.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/698/poda_de_arvore_barraginha_assinado.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/699/4_indicacao_sinal_rua_flamengo_assinado.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/700/indicacao_rosario_infra_estrutura_rua_jose_bonifacio_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/701/vistoria_e_desmanche_abrigo_campo_bom_retiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/702/06-04_operacao_tapa_buracos_assinado.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/703/assinado_estrada_do_bairro_castanheira.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/704/indicacao_construcao_de_uma_praca_publica_na_avenida_joao_pinheiro_proximo_ao_no_232_no_bairro_campo_santo_antonio_assinado.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/705/indicacao_iluminacao_no_largo_do_o_assinado.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/706/indicacao_instalacao_de_semaforo_ou_faixa_elevada_de_pedestres_na_rua_padre_nico_no_bairro_padre_chiquinho_e_o_recapeamento_asfaltico_da_rua_dom_cabral_no_297_assinado.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/707/indicacao_construcao_de_uma_praca_publica_na_rua_pinho_em_frente_ao_no_61_bairro_alto_do_cabral._assinado.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/709/indicacao_quebra_mola_placa_velocidade_placa_lixo_assinado.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/710/tapa_buraco_-_em_toda_extensao_da_av_albert_scharle_assinado.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/711/tapa_buraco_-_em_toda_extensao_da_av_celeste_cabral_assinado.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/712/assinado.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/713/assinado_espaco_urbanizado.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/716/indicacao___extensao_da_galeria_pluvial___avenida_cardoso_de_menezes_assinado.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/717/indicacao___passagem_elevada_de_pedestres_em_frente_ao_villefort_assinado.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/718/indicacao__operacao_tapa-buracos-rua_ajuda_e_rua_itabirito_vila_michel_assinado.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/722/06-04_operacao_tapa_buracos_vila_santa_cruz_assinado.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/740/indicacao_prefeito_-_falta_de_energia_em_brumado_assinado.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/741/indicacao_obras_-_trinca_no_asfalto_da_rua_alzira_assinado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/742/reiterar_limpeza_e_capina_-_margem_da_av._central_assinado.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/743/reiterar_limpeza_e_capina_-_toda_extensao_da_passarela_de_pedestres_da_av._expedicionario_r._jer._dantas_assinado.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/744/fumacepacienciaassinado.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/745/reforma_do_gramado_do_complexo_esportivo_caxanga_arena_geracao_em_sabara._assinado.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/746/na_rua_rio_grande_do_sul_em_frente_a_escola_estadual_general_carneiro_bem_como_nas_proximidades_da_rotatoria_da_rua_carvalho_de_brito_com_a_rua_rio_grande_do_sul_em_sabara._assinado.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/747/faixas_elevadas_em_todo_o_entorno_da_praca_primeiro_de_maio_localizada_no_bairro_itacolomi_em_sabara._assinado.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/748/oficio_040_-2026_rua_jaboticatubas_-_capina_e_limpeza_e_tapa-buracos_assinado.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/749/oficio_042_-2026_tocantins_e_coronel_vargas_-_tapa-buracos_assinado.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/750/oficio_043-2026_av_cardoso_de_menzes-_capina_e_limpeza_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/751/oficio_044-2026_bataclan-_troca_das_lampadas_capina_e_limpeza_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/752/oficio_041_-2026_rua_liberdade_e_rua_penha-_capina_e_limpeza_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/753/oficio_045-2026_corrego_da_ilha_-_limpeza_do_corrego_assinado.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/754/realizacao_de_capina_na_rua_lucio_gabriel_bairro_rosario_assinado.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/755/indicacao_01_13-04_assinado.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/756/assinado_pedido_geraldo_feitosa_novo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/757/assinado_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/758/assinado_via_borba_gato.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/759/campinho_da_itapecerica_assinado.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/760/pavimentacao_rua_juiz_de_fora_assinado.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/761/supressao_de_arvore_assinado.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/762/muro_de_contecao_assinado.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/763/troca_de_poste_vila_nova_ruafotos_assinado.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/764/rosario_reforma_ubs_1fotos_assinado.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/765/13-04_capina_e_limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/766/13-04_operacao_tapa_buracos_assinado.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/767/13-04_operacao_tapa_buracos_e_pintura_de_quebra-mola_assinado.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/768/indicacao_implementacao_de_acoes_de_conscientizacao_e_identificacao_precoce_da_apraxia_de_fala_na_infancia_no_municipio_de_sabara_assinado.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/769/indicacao___criacao_da_secretaria_municipal_de_protecao_e_defesa_dos_animais_assinado.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/770/indicacao___manutencao_em_toda_a_extensao_dos_principais_corredores_comerciais_dos_bairros_de_sabara_com_especial_atencao_ao_distrito_de_carvalho_de_.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/771/indicacao___que_sejam_retomadas_as_acoes_e_os_programas_de_castracao_gratuita_de_caes_e_gatos_no_municipio_assinado.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/772/indicacao___sinal_de_internet_nas_quadras_poliesportivas_e_campos_de_futebol_assinado.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/773/indicacao___manutencao_da_ponte_da_vila_michel_assinado.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/774/indicacao___reforma_da_quadra_de_esporte__bairro_vila_rica_rua_rio_grande_do_norte_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/799/indicacao_obras_e_secretarias_-_limpeza_da_rua_gavea_assinado.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/800/indicacao_defesa_social_-_demarcar_as_faixas_na_av_expedicionario_romeu_jeronimo_dantas_assinado.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/801/indicacao_obras_e_secretarias_-_manutencoes_diversas_na_rua_rio_de_janeiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/802/oficio_047_-_2026_vila_barraginha_-capina_limpeza_e_retirada_de_entulhos_assinado.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/803/oficio_048_-_2026_rua_florestal_-capina_limpeza_e_desobstrucao_de_boca_de_lobo_assinado.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/804/oficio_049_-_2026_rua_grieg_-poda_capina_limpeza_e_retirada_de_poste_assinado.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/805/oficio_050_-2026_ruas_botafogo_e_vila_nova_-_placa_de_pare_assinado.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/806/oficio_051-2026_praca_dos_coqueiros_e_praca_e_nossa_-_poda_capina_e_limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/807/implantacao_de_atendimento_itinerante_sobre_servicos_relacionados_ao_iptu_27_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/808/construcao_de_muro_de_contencao_na_rua_sabara_27_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/809/manutencao_na_galeria_pluvial_localizada_na_rua_paracatu_27_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/810/operacao_tapa-buraco_em_toda_a_extensao_das_ruas_diamantina_e_itauna_27_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/811/operacao_tapa-buraco_na_rua_pitangui_no_trecho_entre_as_ruas_diamantina_e_claudio_27_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/812/pavimentacao_da_rua_sete_lagoas_no_trecho_compreendido_entre_as_ruas_diamantina_e_claudio_27_de_abril_assinado.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/813/assinado_rocamento_e_capina_dona_generosa.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/814/indicacao2.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/815/indicacao3.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/816/indicacao1.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/817/roca_grande_assinado.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/818/rua_gavea_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/819/novo_alvorada_assinado.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/820/indicacao_ampliacao_de_linha_de_onibus_novo_alvorada_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/821/copia_de_ciclovia_indicacao_25_04xx_assinado.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/822/27-04_capina_e_limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/823/27-04_pavimentacao_asfaltica_assinado.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/824/27-04_operacao_tapa_buracos_assinado.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/825/27-04_operacao_tapa_buracos_morada_da_serra_assinado.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/826/27-04_pavimentacao_asfaltica_e_retidara_de_carros_abandonados_assinado.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/827/manutencao_da_via_na_rua_nova_lima_localizada_no_bairro_itacolomi_assinado.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/828/iluminacao_da_pista_de_caminhada___campo_niltao_assinado.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/829/indicacao___ampliacao_do_funcionamento_do_horario_do_banheiro_publico_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/830/indicacao___revitalizacao_da_quadra_poliesportiva_da_rua_mariana_assinado.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/831/indicacao___revitalizacao_da_quadra_de_areia_e_academia_ao_ar_livre__rua_japao_assinado.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/832/oficio_046-2026_vila_barraginha_-_contencao_de_rede_pluvial_assinado.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/833/indicacao4.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/844/indicacao_saude_-_cadastro_de_animais_domesticos_assinado.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/845/indicacao_obras_-_tapa_buracos_bairro_vila_rica_e_sao_jose_assinado.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/846/indicacao_prefeito_-_redutor_de_velocidade_mgc-262_assinado.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/847/continuidade_do_manilhamento_do_corrego_-_rua_itapecerica_4_de_maio_assinado.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/848/implantacao_de_sistema_de_drenagem_pluvial_assinado.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/849/instalacao_de_placa_com_os_dizeres__proibido_jogar_lixo___rua_carangola_4_de_maio_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/850/pavimentacao_da_rua_pirapora_e_construcao_de_lixeira_comunitaria_4_de_maio_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/851/pavimentacao_lima_duarte_assinado.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/852/oficio_054_-_2026_prorrogacao_prazo_do_iptu_assinado.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/853/oficio_055_-_2026_solicitacao_de_transporte_suplementar_assinado.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/854/tapa_buraco_-_rua_princesa_isabel_34_assinado.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/855/tapa_buraco_-_rua_castorino_quites_esquina_com_albert_scharle_assinado.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/856/tapa_buraco_-_rua_mario_machado_em_toda_extensao_assinado.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/857/recapeamento_asfaltico_-_avenida_expedicionario_romeu_jeronimo_dantas_316_assinado.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/858/drenagem_de_agua_parada_-_rua_beira_linha_341_assinado.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/859/limpeza_capina_e_aceiro_-_chacara_do_lessa_assinado.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/860/indicacao2.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/861/indicacao1.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/862/04-05_operacao_tapa_buracos_assinado.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/863/04-05_operacao_tapa_buracos_esplanada_assinado.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/864/04-05_operacao_tapa_buracos_sao_francisco_assinado.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/865/04-05_operacao_tapa_buracos_vila_michel_assinado.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/866/04-05_placa_de_proibido_estacionar_assinado.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/867/indicacao_lagoa_da_reta_assinado.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/868/indicacao_recapeamento_asfaltico_rua_oitis_53_cabral_assinado.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/869/indicacao_operacao_tapa-buracos_na_rua_travessa_santa_cruz_estudo_de_viabilidade_mao_unica_assinado.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/870/indicacao___operacao_tapa_buracos___siderurgica_assinado.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/871/indicacao___revitalizacao_das_grades_e_poda_das_arvores_siderurgica_assinado.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/872/indicacao___vacimovel__escola_municipal_geraldo_feitosa_assinado.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/873/indicacao___poda_de_arvore___igreja_do_o_assinado.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/874/retomada_das_obras_da_creche_localizada_na_rua_teofiotonio_assinado.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/886/indicacao_saude_-_cadastro_de_animais_domesticos_assinado.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/887/indicacao_prefeito_-_redutor_de_velocidade_mgc-262_assinado.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/888/indicacao_prefeito_-_obras_de_condominio_afeta_moradores_bairro_vila_real_assinado.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/889/indicacao_obras_-_tapa_buracos_bairro_vila_rica_e_sao_jose_assinado.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/890/pavimentacao_afastica_assinado.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/892/contrucao_de_muro_de_gabiao_rua_uberaba_assinado.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/893/operacao_tapa_buraco_rua_alfenas_assinado.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/894/operacao_tapa_buraco_rua_da_praca_com_caxambu_assinado.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/895/instalacao_de_lixeira_na_rua_dom_manuel_esquina_com_rua_dante_alighieri_rosario_1._assinado.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/896/iluminacao_publica_-_av._central_assinado.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/897/construcao_de_passeio_-_av._central_assinado.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/898/tapa_buraco_-_rua_sul_america_assinado.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/899/academia_ao_ar_livre_-_praca_do_povo_-_rua_santa_cruz_655_morro_da_cruz_assinado.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/900/poda_de_arvore_-_praca_do_povo_-_rua_santa_cruz_655_morro_da_cruz_assinado.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/901/indicacao_alteracao_lei_13-2008_-_autismo_assinado.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/902/indicacao2.docx_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/903/indicacao1.docx_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/904/faixa_elevada_upa_padre_lazaro_assinado.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/905/iluminacao_publica_mgt_262_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/906/3_indicacao_f_elevada_novo_alvorada_assinado.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/907/11-05_capina_e_limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/908/11-05_instalacao_de_lixeira_assinado.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/909/11-05_quebra_mola_assinado.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/910/oficio_056_-_2026_revitalizacao_da_praca_e_nossa_assinado.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/911/11-05_rocagem_capina_e_limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/912/indicacao_futura_unidade_escolar_de_modelo_civico-militar_assinado.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/913/indicacao_elaboracao_e_instalacao_de_grades_de_protecao_nas_entradas_da_escola_m._geraldo_dos_santos_ee_presidente_eurico_gaspar_dutra_assinado.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/914/indicacao_sinalizacao_viaria_da_cidade_especialmente_quanto_a_pintura_das_faixas_de_transito_assinado.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/915/indicacao___retirada_de_entulhos_e_limpeza_geral_dos_bairros_nova_vista_alvorada_bom_retiro_e_novo_alvorada_assinado.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/916/indicacao___sinalizacao_da_rua_acucena_assinado.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/917/indicacao___implatacao_de_lixeiras_nos_centro_comercial_em_general_carneiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/918/indicacao___limpeza__rua_diogo_alves_correa___rosario_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/919/indicacao___revitalizacao_do_campo_de_futebol__kutapa_assinado.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/920/indicacao_avaliacao_de_placas_de_sinalizacao_rua_jose_vaz_pedrosa_pompeu_assinado.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/921/patrolamento_e_a_manutencao_das_ruas_de_terra_do_bairro_varzea_do_moinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/922/tapa-buracos_nas_ruas_sergipe_um_dois_e_tres_localizadas_no_bairro_vila_rica._assinado.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/923/realizadas_melhorias_na_rua_presidente_tancredo_neves_e_na_estrada_lava-pe_assinado.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/924/adotadas_medidas_visando_a_regularizacao_fundiaria_urbana_da_rua_vale_das_acacias_assinado.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/925/assinado_bairro_castanheira_passeio.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/610/requerimento_de_retirada_da_pauta_pl_complementar_002-2026.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/777/oficio_no_108-2026_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/324/mocao_de_aplausos_projeto_indio_assinado.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/325/mocao_de_aplausos_sr._reinaldo_thomaz_assinado.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/326/mocao_de_aplauso_-_artista_sabarense_-_glauber_henrique_assinado.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/345/mocao_de_aplausos_20-10_assinado.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/499/mocao_de_aplausos_-_sinei_assinado.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/500/mocao_de_aplausos_-_adelina_assinado.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/501/mocao_de_aplausos_-_silvia_assinado.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/834/mocao_de_aplausos_ao_jovem_denzell_julian_simeao_assinado.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/353/projeto_de_lei_cidadao_honorario_assinado.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/612/projeto_de_decreto_legislativo_-_cidadao_honorario_-_weliton_prado_assinado.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/613/projeto_de_decreto_legislativo_-_cidadao_honorario_-_elismar_prado_assinado.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/665/projeto_de_decreto_cidada_honoraria_-_nely_aquino_assinado.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/670/projeto_de_decreto_legislativo_deputado_estadual_professor_cleiton_assinado.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/671/projeto_de_decreto_legislativo_deputado_federal_pedro_aihara_assinado.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/719/decreto_legislativo_assinado.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/731/projeto_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/780/projeto_de_decreto_legislativo_amanda_teixeira_dias_assinado.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/781/projeto_de_decreto_legislativo_marcelo_alvaro_antonio_assinado.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/783/titulo_cidadania_honoraria_stefano_assinado.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/786/pl_cidadao_honorario_padre_gilberto_-_sapl_assinado.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/787/titulo_cidadania_honoraria_leandro_genaro_assinado.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/788/pl_honra_ao_merito_assinado.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/789/vinicius_dinis_assinado.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/790/carlos_henrique_assinado.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/795/projeto_de_cidadania_honoraria___investigadora__isabela_ferreira_gomes_assinado.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/796/projeto_de_cidadania_honoraria___delegada_de_policia_civil__dra_joana_botelho_miraglia_assinado.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/797/projeto_de_cidadania_honoraria___investigadora__ana_paula_pereira_santos_assinado.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/798/projeto_de_honra_ao_merito___escriva___sandra_gabriela_goncalves_da_silva_assinado.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/836/cidadao_honorario_-_deputado_federal_pinheirinho.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/878/projeto_de_honra_ao_merito__investigador_de_policia_civil__mauricio_de_souza_negreiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/884/projeto_de_decreto_legislativo_jussara_pain_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/933/concede_titulo_de_cidadania_honoraria_do_municipio_de_sabara_ao_senhor_moises_lima_dos_santos._assinado.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/455/20260305145527594_1.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/322/projeto_de_lei_contrucao_e_adequacao_de_calcadas_para_familia_assinado.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/323/projeto_regulamenta_doacoes_assinado.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/334/projeto_de_lei_menina_assinado_novo.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/335/projeto_de_lei_calculo_salario_assinado_novo.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/351/projeto_de_lei_no005_2026__institui_o_regime_de_pontuacao_para_composicao_dos_gabinetes_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/339/projeto_de_lei_-_agendamento_de_consultas_assinado.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/360/projeto_de_lei_unidade_basica_de_saude_d._zelia_assinado.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/371/projeto_de_lei_atencao_integral_a_pessoa_com_fibromialgia_e_sobre_a_carteira_municipal_de_identificacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/363/projeto_de_lei_bem-estar_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/366/cadastro_de_maus_tratos_a_animais_assinado.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/368/projetos_de_lei_denominacao_de_logradouro_pedra_branca_assinado.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/373/projeto_incentivo_fiscais_assinado.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/374/projeto_de_lei_contrucao_e_adequacao_de_calcadas_para_familia_assinado.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/409/projeto_de_lei_-_reserva_de_espaco_p_acessibilidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/422/projeto_de_lei_apoiamento_casa_maria_mae_de_misericordia_assinado.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/425/projeto_de_lei_denominacao_de_logradouro_do_bairro_pompeu_assinado.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/426/projeto_de_lei_de_mobilidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/456/pl_denominacao_de_logradouro_rua_dos_tius_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/457/pl_nomeia_a_rua_parada_das_flores_-_paciencia_-_sapl_assinado.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/458/projeto_de_lei_selo__empresa_amiga_da_mulher_assinado.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/465/autoriza_o_poder_executivo_a_implantar_albergue_municipal_destinado_ao_acolhimento_noturno_de_pessoas_em_situacao_de_rua_e_da_outras_providencias._assinado.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/466/autoriza_o_poder_executivo_a_implantar_o_centro_de_referencia_especializado_para_populacao_em_situacao_de_rua_centro_pop_no_municipio_e_da_outras_providencias._assinado.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/509/denominacao_de_rua_rosario_3_parte_1.._assinado.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/510/denominacao_de_rua_rosario_3_parte_2.._assinado.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/511/projeto_assinado.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/527/projeto_de_lei_-programa_sabara_de_todos_assinado.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/528/projeto_de_lei_mapa_do_autismo_de_sabara_assinado.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/578/pl_rosario_3_ruas_assinado.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/580/pl_rosario_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/582/assinado_projeto_de_lei_manobras.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/583/projeto_de_lei_mapa_do_autismo_de_sabara_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/611/projeto_assinado.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/614/projeto_denomicao_de_logradouro_-_rua_da_horta_-_bairro_esplanada_assinado.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/616/assinado_projeto_de_lei_recomeco_digno.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/617/assinado.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/618/declara_de_utilidade_publica_o_america_ferroviario_clube._assinado.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/672/adote_uma_escola_assinado.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/673/pl_quadro_de_informacoes_ubs_assinado.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/674/pl_devolucao_de_animais_castrados_assinado.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/714/projeto_de_lei_carteira_municipal_de_identificacao_da_pessoa_com_transtorno_do_espectro_autista_tea_e_do_cuidador_assinado.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/715/projeto_de_lei____institui_o_programa_de_recomeco_e_reinsercao_social_para_pessoas_em_situacao_de_rua_no_municipio_rev_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/724/projeto042-26-_andre.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/730/pl_utilidade_publico_centro_cultural_cores_do_rosario_-_sapl_assinado.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/733/pl_noemia_as_ruas_judith_martins_e_alameda_do_brumado_-_sapl_assinado.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/734/pl_nomeia_a_travessa_alagoas_-_vila_rica_-_sapl_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/735/pl_denominacao_de_logradouro_canario_do_campo_assinado.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/736/pl_consultorio_avancado_assinado.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/737/dispoe_sobre_a_autorizacao_de_permanencia_de_ate_2_dois_acompanhantes_para_pessoas_com_transtorno_do_espectro_autista_tea_assinado.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/738/projetoemprestimodeequipamentosassinado.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/739/projeto_de_lei_dia_municipal_de_conscientizacao_sobre_a_apraxia_de_fala_na_infancia_afi_a_ser_celebrado_anualmente_no_dia_14_de_maio._assinado.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/785/pl_denominacao_de_logradouro_rua_bacopari_assinado.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/791/assinado_projeto_fila_transparente.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/792/assinado_remedio_em_casa.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/793/projeto_de_lei_fiscalizacao_integrada_e_incentivo_no_combate_as_arboviroses_assinado.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/794/pl_transparencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/835/denominacao_da_rua_margarida__-_bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/843/pl_desconto_para_quem_tem_animais_domesticos_registrados_-_sapl_assinado.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/882/pl_utilidade_publico_instituto_social_cultural_e_esportivo_bom_retiro_-_sapl_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/885/despesas_medicas_vitima_de_agressao_assinado.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/304/oficio_no_003-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/333/requerimento_0126_assinado.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/336/requerimento_0226_assinado.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/407/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/408/oficio_054-2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/454/requerimento___substituicao_da_tampa_de_esgoto___copasa___rua_alemanha_nacoes_unidas_assinado.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/551/requerimento_mapa_do_autista_assinado.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/664/reqcriacaovilareal.assinado.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/720/informacoes_detalhadas_acerca_da_situacao_dos_postes_de_iluminacao_publica_em_todo_o_municipio_de_sabara_assinado.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/721/laudos_tecnicos_detalhados_referentes_a_recomposicao_asfaltica_tapa-buracos_realizada_pela_copasa_no_municipio_de_sabara._assinado.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/723/requerimento13.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/840/oficio_no_116-2026-_assinado.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/876/solicitacao_de_garantia_imediata_de_20_dias_de_licencapaternidade_aos_servidores_publicos_municipais_assinado.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/877/solicitacao_de_informacoes_sobre_o_quadro_docente_da_rede_municipal_de_ensino_e_adequacao_a_recente_decisao_do_supremo_tribunal_federal_e_as_diretrizes_do_plano_nacional_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/875/requerimento_de_informacoes___recursos_do_fundeb_assinado.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/926/chacreamento_ipe_amarelo.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/927/solicitacao_de_informacoes_sobre_coletes_balisticos_e_equipamentos_spark_da_guarda_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/928/solicitacao_de_informacoes_sobre_a_obra_do_cei_general_carneiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/929/solicitacao_de_informacoes_sobre_insumos_estrutura_e_funcionamento_da_rede_odontologica_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/307/oficio_006-2026_-_gabinete_do_prefeito.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/725/3.295_-_veto_rede_municipal_de_ensino_-_assinado_prefeito_1.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/880/veto_-_associacao_social_e_recreativa_ainda_ha_esperanca_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/394/emenda_pl_incorporacao_do_horario_do_recreio_e_pausa_escolar_-_sapl_assinado.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/529/emenda_pl_12-2026_de_incentivo_fiscal_para_empresas_-_sapl_assinado.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/553/001-2026_-_emenda_ao_projeto_020-2026_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/841/002-2026_-_emenda_ao_projeto_de_lei_complementar_007-2026_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/842/003-2026_-_emenda_ao_projeto_030-2026_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/879/emenda_-_aditiva_pl_39-26_assinado.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/883/emenda-ldo_029-026-_modernizacao_e_valorizacao_da_pmus_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/305/projeto_de_lei_numero_001_de_05_de_janeiro_de_2026_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/303/projeto_de_lei_numero_002_de_05_de_janeiro_de_2026-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/357/projeto_de_lei_numero_003_de_05_de_janeiro_de_2026_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/309/2-_beneficios_eventuais_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/310/3-_altera_a_lei_3.096-2025_-_identificacao_de_fiacao_aerea_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/727/007-2026_-_regulamenta_o_estagio_no_ambito_municipal_-_assinado_prefeito_1.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/311/008-2026_-_fiscalizacao_e_acompanhamento_da_execucao_das_emendas_parlamentares_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/312/009-2026_-_abertura_de_credito_especial_-_pac_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/313/projeto_de_lei_numero_010_de_30_de_janeiro_de_2026_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/314/011-2026_-_inclusao-adequacao_de_classificacao_de_receita_e_a_abertura_de_creditos_adicionais_-_fnas_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/315/012-2026_-_contribuicoes_2026_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/355/projeto_de_lei_numero_013_de_02_de_fevereiro_de_2026_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/354/014-2026_-_abertura_de_credito_especial_-_r250.00000_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/413/015-2025_-_autoriza_o_municipio_a_receber_em_doacao_imovel_-_distrito_industrial_fatima_ii_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/503/rojeto_de_lei_numero_016_de_06_de_marco_de_2026._-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/504/projeto_de_lei_numero_017_de_06_de_marco_de_2026._-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/505/projeto_de_lei_numero_018_de_06_de_marco_de_2026._-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/506/projeto_de_lei_numero_019_de_06_de_marco_de_2026._-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/507/020_-2026_de_6_de_marco_2026_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/508/021-2026_de_6_de_marco_2026_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/552/projeto_de_lei_numero_022_de_09_de_marco_de_2026-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/666/023-2026_-_altera_lei_146-1982_-_isencao_jabuticabas_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/667/024-2026_-_limpeza_de_terrenos_-_servidao_cemig_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/668/025-2026_-_abertura_de_credito_suplementar_-_r1.408.80964_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/837/026-2026_-_parcelamento_de_debitos_do_municipio_de_sabara_junto_ao_sabaraprev_-_setembro-marco_2026_1.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/775/027-2026_-_altera_a_lei_3.138-2025_-_politica_municipal_de_seguranca_alimentar_e_nutricional_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/776/029-2026_-_ldo_2027_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/838/030-20265_inclui_subvencoes_2026_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/779/031-2026_-_inclui_dispositivos_na_lei_3.235-2026_-_contribuicoes_2026_-_undime_e_uncme_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/784/032-2026_-_abertura_de_credito_especial_-_r2.110.0000_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/839/033-2026_-_dr._alan_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/930/034-2026_-_institui_a_medalha_vila_real_-_assinado_prefeitoo.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/931/035-2026_-_sistema_de_transporte_complementar_de_passageiros_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/934/projeto_de_lei_n_036_de_08_de_maio_de_2026._-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/935/037-2026_-_altera_a_lei_municipal_n_2.899-2023_-_copa_itatiaaia_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/729/modelo_folha_de_ponto_2.docx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/308/1-_institui_a_certidao_municipal_de_conformidade_urbanistica_e_territorial__cmcut_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/554/plano_de_cargos_-_assinado_prefeitoo.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/412/003-202620-20institui20a20certidc3a3o20municipal20de20conformidade20urbanc3adstica20e20territorial20e2809320cmcut_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/615/004-2026_-_altera_a_lc_105-2026_-_refis_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/726/005-2026_-_codigo_de_edificacoes_-_assinado_prefeitoo_1.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/669/006-2026_-_altera_a_lc_067-2021_-_itbi_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/778/007-2026_-_plano_de_cargos_em_comissao_do_poder_executivo_municipal_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2026/728/008-2026_-_organizacao_da_jornada_de_trabalho_dos_professores_da_rede_municipal_de_ensino_de_sabara_-_assinado_prefeito_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H244"/>
+  <dimension ref="A1:H621"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="237" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="252" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -7812,1834 +11645,11630 @@
       </c>
       <c r="D175" t="s">
         <v>11</v>
       </c>
       <c r="E175" t="s">
         <v>12</v>
       </c>
       <c r="F175" t="s">
         <v>360</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>717</v>
       </c>
       <c r="H175" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
         <v>719</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>10</v>
+        <v>720</v>
       </c>
       <c r="D176" t="s">
-        <v>720</v>
+        <v>11</v>
       </c>
       <c r="E176" t="s">
+        <v>12</v>
+      </c>
+      <c r="F176" t="s">
+        <v>13</v>
+      </c>
+      <c r="G176" s="1" t="s">
         <v>721</v>
       </c>
-      <c r="F176" t="s">
-[...2 lines deleted...]
-      <c r="G176" s="1" t="s">
+      <c r="H176" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
+        <v>723</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
         <v>724</v>
       </c>
-      <c r="B177" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D177" t="s">
-        <v>720</v>
+        <v>11</v>
       </c>
       <c r="E177" t="s">
-        <v>721</v>
+        <v>12</v>
       </c>
       <c r="F177" t="s">
-        <v>360</v>
+        <v>13</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>725</v>
       </c>
       <c r="H177" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
         <v>727</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>21</v>
+        <v>728</v>
       </c>
       <c r="D178" t="s">
-        <v>720</v>
+        <v>11</v>
       </c>
       <c r="E178" t="s">
-        <v>721</v>
+        <v>12</v>
       </c>
       <c r="F178" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="H178" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>25</v>
+        <v>732</v>
       </c>
       <c r="D179" t="s">
-        <v>720</v>
+        <v>11</v>
       </c>
       <c r="E179" t="s">
-        <v>721</v>
+        <v>12</v>
       </c>
       <c r="F179" t="s">
-        <v>96</v>
+        <v>13</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="H179" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>30</v>
+        <v>736</v>
       </c>
       <c r="D180" t="s">
-        <v>720</v>
+        <v>11</v>
       </c>
       <c r="E180" t="s">
-        <v>721</v>
+        <v>12</v>
       </c>
       <c r="F180" t="s">
-        <v>75</v>
+        <v>13</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="H180" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>34</v>
+        <v>740</v>
       </c>
       <c r="D181" t="s">
-        <v>720</v>
+        <v>11</v>
       </c>
       <c r="E181" t="s">
-        <v>721</v>
+        <v>12</v>
       </c>
       <c r="F181" t="s">
-        <v>75</v>
+        <v>194</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="H181" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>38</v>
+        <v>744</v>
       </c>
       <c r="D182" t="s">
-        <v>720</v>
+        <v>11</v>
       </c>
       <c r="E182" t="s">
-        <v>721</v>
+        <v>12</v>
       </c>
       <c r="F182" t="s">
-        <v>75</v>
+        <v>194</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>740</v>
+        <v>745</v>
       </c>
       <c r="H182" t="s">
-        <v>741</v>
+        <v>746</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>742</v>
+        <v>747</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
       <c r="D183" t="s">
-        <v>744</v>
+        <v>11</v>
       </c>
       <c r="E183" t="s">
-        <v>745</v>
+        <v>12</v>
       </c>
       <c r="F183" t="s">
-        <v>61</v>
+        <v>194</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="H183" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="D184" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E184" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F184" t="s">
-        <v>752</v>
+        <v>194</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>753</v>
       </c>
       <c r="H184" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
         <v>755</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>10</v>
+        <v>756</v>
       </c>
       <c r="D185" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E185" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F185" t="s">
-        <v>26</v>
+        <v>96</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="H185" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>17</v>
+        <v>760</v>
       </c>
       <c r="D186" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E186" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F186" t="s">
-        <v>194</v>
+        <v>96</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="H186" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>21</v>
+        <v>764</v>
       </c>
       <c r="D187" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E187" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F187" t="s">
-        <v>61</v>
+        <v>96</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="H187" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>25</v>
+        <v>768</v>
       </c>
       <c r="D188" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E188" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F188" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
       <c r="H188" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>30</v>
+        <v>772</v>
       </c>
       <c r="D189" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E189" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F189" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>768</v>
+        <v>773</v>
       </c>
       <c r="H189" t="s">
-        <v>769</v>
+        <v>774</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>770</v>
+        <v>775</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>34</v>
+        <v>776</v>
       </c>
       <c r="D190" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E190" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F190" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>771</v>
+        <v>777</v>
       </c>
       <c r="H190" t="s">
-        <v>772</v>
+        <v>778</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>773</v>
+        <v>779</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>38</v>
+        <v>780</v>
       </c>
       <c r="D191" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E191" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F191" t="s">
-        <v>360</v>
+        <v>26</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
       <c r="H191" t="s">
-        <v>775</v>
+        <v>782</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>776</v>
+        <v>783</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>43</v>
+        <v>784</v>
       </c>
       <c r="D192" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E192" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F192" t="s">
-        <v>360</v>
+        <v>75</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>777</v>
+        <v>785</v>
       </c>
       <c r="H192" t="s">
-        <v>778</v>
+        <v>786</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>779</v>
+        <v>787</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>47</v>
+        <v>788</v>
       </c>
       <c r="D193" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E193" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F193" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
       <c r="H193" t="s">
-        <v>781</v>
+        <v>790</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>782</v>
+        <v>791</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>52</v>
+        <v>792</v>
       </c>
       <c r="D194" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E194" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F194" t="s">
-        <v>377</v>
+        <v>75</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>783</v>
+        <v>793</v>
       </c>
       <c r="H194" t="s">
-        <v>784</v>
+        <v>794</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>785</v>
+        <v>795</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>56</v>
+        <v>796</v>
       </c>
       <c r="D195" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E195" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F195" t="s">
-        <v>215</v>
+        <v>75</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>786</v>
+        <v>797</v>
       </c>
       <c r="H195" t="s">
-        <v>787</v>
+        <v>798</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>788</v>
+        <v>799</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>60</v>
+        <v>800</v>
       </c>
       <c r="D196" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E196" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F196" t="s">
-        <v>194</v>
+        <v>75</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>789</v>
+        <v>801</v>
       </c>
       <c r="H196" t="s">
-        <v>790</v>
+        <v>802</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>791</v>
+        <v>803</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>65</v>
+        <v>804</v>
       </c>
       <c r="D197" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E197" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F197" t="s">
-        <v>26</v>
+        <v>75</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>792</v>
+        <v>805</v>
       </c>
       <c r="H197" t="s">
-        <v>757</v>
+        <v>806</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>793</v>
+        <v>807</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>70</v>
+        <v>808</v>
       </c>
       <c r="D198" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E198" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F198" t="s">
         <v>75</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>794</v>
+        <v>809</v>
       </c>
       <c r="H198" t="s">
-        <v>795</v>
+        <v>810</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>796</v>
+        <v>811</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>74</v>
+        <v>812</v>
       </c>
       <c r="D199" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E199" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F199" t="s">
-        <v>360</v>
+        <v>215</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="H199" t="s">
-        <v>798</v>
+        <v>814</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>799</v>
+        <v>815</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>79</v>
+        <v>816</v>
       </c>
       <c r="D200" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E200" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F200" t="s">
-        <v>360</v>
+        <v>215</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>800</v>
+        <v>817</v>
       </c>
       <c r="H200" t="s">
-        <v>801</v>
+        <v>818</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>802</v>
+        <v>819</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>83</v>
+        <v>820</v>
       </c>
       <c r="D201" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E201" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F201" t="s">
-        <v>61</v>
+        <v>215</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>803</v>
+        <v>821</v>
       </c>
       <c r="H201" t="s">
-        <v>804</v>
+        <v>822</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>805</v>
+        <v>823</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>87</v>
+        <v>824</v>
       </c>
       <c r="D202" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E202" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F202" t="s">
         <v>215</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>806</v>
+        <v>825</v>
       </c>
       <c r="H202" t="s">
-        <v>807</v>
+        <v>826</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>808</v>
+        <v>827</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>91</v>
+        <v>828</v>
       </c>
       <c r="D203" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E203" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F203" t="s">
-        <v>13</v>
+        <v>215</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>809</v>
+        <v>829</v>
       </c>
       <c r="H203" t="s">
-        <v>810</v>
+        <v>830</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>811</v>
+        <v>831</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>95</v>
+        <v>832</v>
       </c>
       <c r="D204" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E204" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F204" t="s">
-        <v>360</v>
+        <v>215</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>812</v>
+        <v>833</v>
       </c>
       <c r="H204" t="s">
-        <v>813</v>
+        <v>834</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>814</v>
+        <v>835</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>100</v>
+        <v>836</v>
       </c>
       <c r="D205" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E205" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F205" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>815</v>
+        <v>837</v>
       </c>
       <c r="H205" t="s">
-        <v>816</v>
+        <v>838</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>817</v>
+        <v>839</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>104</v>
+        <v>840</v>
       </c>
       <c r="D206" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E206" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F206" t="s">
-        <v>96</v>
+        <v>39</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>818</v>
+        <v>841</v>
       </c>
       <c r="H206" t="s">
-        <v>819</v>
+        <v>842</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>820</v>
+        <v>843</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>108</v>
+        <v>844</v>
       </c>
       <c r="D207" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E207" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F207" t="s">
-        <v>377</v>
+        <v>39</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>821</v>
+        <v>845</v>
       </c>
       <c r="H207" t="s">
-        <v>822</v>
+        <v>846</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>823</v>
+        <v>847</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>112</v>
+        <v>848</v>
       </c>
       <c r="D208" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E208" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F208" t="s">
-        <v>377</v>
+        <v>39</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>824</v>
+        <v>849</v>
       </c>
       <c r="H208" t="s">
-        <v>825</v>
+        <v>850</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>826</v>
+        <v>851</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>116</v>
+        <v>852</v>
       </c>
       <c r="D209" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E209" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F209" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>827</v>
+        <v>853</v>
       </c>
       <c r="H209" t="s">
-        <v>828</v>
+        <v>854</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>829</v>
+        <v>855</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>120</v>
+        <v>856</v>
       </c>
       <c r="D210" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E210" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F210" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>830</v>
+        <v>857</v>
       </c>
       <c r="H210" t="s">
-        <v>831</v>
+        <v>858</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>832</v>
+        <v>859</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>124</v>
+        <v>860</v>
       </c>
       <c r="D211" t="s">
-        <v>750</v>
+        <v>11</v>
       </c>
       <c r="E211" t="s">
-        <v>751</v>
+        <v>12</v>
       </c>
       <c r="F211" t="s">
-        <v>360</v>
+        <v>61</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>833</v>
+        <v>861</v>
       </c>
       <c r="H211" t="s">
-        <v>834</v>
+        <v>862</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>835</v>
+        <v>863</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>17</v>
+        <v>864</v>
       </c>
       <c r="D212" t="s">
-        <v>836</v>
+        <v>11</v>
       </c>
       <c r="E212" t="s">
-        <v>837</v>
+        <v>12</v>
       </c>
       <c r="F212" t="s">
-        <v>752</v>
+        <v>66</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>838</v>
+        <v>865</v>
       </c>
       <c r="H212" t="s">
-        <v>839</v>
+        <v>866</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>840</v>
+        <v>867</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>21</v>
+        <v>868</v>
       </c>
       <c r="D213" t="s">
-        <v>836</v>
+        <v>11</v>
       </c>
       <c r="E213" t="s">
-        <v>837</v>
+        <v>12</v>
       </c>
       <c r="F213" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>841</v>
+        <v>869</v>
       </c>
       <c r="H213" t="s">
-        <v>842</v>
+        <v>870</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>843</v>
+        <v>871</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>25</v>
+        <v>872</v>
       </c>
       <c r="D214" t="s">
-        <v>836</v>
+        <v>11</v>
       </c>
       <c r="E214" t="s">
-        <v>837</v>
+        <v>12</v>
       </c>
       <c r="F214" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>844</v>
+        <v>873</v>
       </c>
       <c r="H214" t="s">
-        <v>845</v>
+        <v>874</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>846</v>
+        <v>875</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>30</v>
+        <v>876</v>
       </c>
       <c r="D215" t="s">
-        <v>836</v>
+        <v>11</v>
       </c>
       <c r="E215" t="s">
-        <v>837</v>
+        <v>12</v>
       </c>
       <c r="F215" t="s">
-        <v>96</v>
+        <v>66</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>847</v>
+        <v>877</v>
       </c>
       <c r="H215" t="s">
-        <v>848</v>
+        <v>878</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>849</v>
+        <v>879</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>34</v>
+        <v>880</v>
       </c>
       <c r="D216" t="s">
-        <v>836</v>
+        <v>11</v>
       </c>
       <c r="E216" t="s">
-        <v>837</v>
+        <v>12</v>
       </c>
       <c r="F216" t="s">
-        <v>752</v>
+        <v>360</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>850</v>
+        <v>881</v>
       </c>
       <c r="H216" t="s">
-        <v>851</v>
+        <v>882</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>852</v>
+        <v>883</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>38</v>
+        <v>884</v>
       </c>
       <c r="D217" t="s">
-        <v>836</v>
+        <v>11</v>
       </c>
       <c r="E217" t="s">
-        <v>837</v>
+        <v>12</v>
       </c>
       <c r="F217" t="s">
-        <v>48</v>
+        <v>360</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>853</v>
+        <v>885</v>
       </c>
       <c r="H217" t="s">
-        <v>854</v>
+        <v>886</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>855</v>
+        <v>887</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>43</v>
+        <v>888</v>
       </c>
       <c r="D218" t="s">
-        <v>836</v>
+        <v>11</v>
       </c>
       <c r="E218" t="s">
-        <v>837</v>
+        <v>12</v>
       </c>
       <c r="F218" t="s">
         <v>360</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>856</v>
+        <v>889</v>
       </c>
       <c r="H218" t="s">
-        <v>857</v>
+        <v>890</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>858</v>
+        <v>891</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>859</v>
+        <v>892</v>
       </c>
       <c r="D219" t="s">
-        <v>860</v>
+        <v>11</v>
       </c>
       <c r="E219" t="s">
-        <v>861</v>
+        <v>12</v>
       </c>
       <c r="F219" t="s">
-        <v>752</v>
+        <v>360</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>862</v>
+        <v>893</v>
       </c>
       <c r="H219" t="s">
-        <v>863</v>
+        <v>894</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>864</v>
+        <v>895</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>10</v>
+        <v>896</v>
       </c>
       <c r="D220" t="s">
-        <v>865</v>
+        <v>11</v>
       </c>
       <c r="E220" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="F220" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>867</v>
+        <v>897</v>
       </c>
       <c r="H220" t="s">
-        <v>868</v>
+        <v>898</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>869</v>
+        <v>899</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>17</v>
+        <v>900</v>
       </c>
       <c r="D221" t="s">
-        <v>865</v>
+        <v>11</v>
       </c>
       <c r="E221" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="F221" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>870</v>
+        <v>901</v>
       </c>
       <c r="H221" t="s">
-        <v>871</v>
+        <v>902</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>872</v>
+        <v>903</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>21</v>
+        <v>904</v>
       </c>
       <c r="D222" t="s">
-        <v>865</v>
+        <v>11</v>
       </c>
       <c r="E222" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="F222" t="s">
-        <v>752</v>
+        <v>48</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>873</v>
+        <v>905</v>
       </c>
       <c r="H222" t="s">
-        <v>874</v>
+        <v>906</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>875</v>
+        <v>907</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>10</v>
+        <v>908</v>
       </c>
       <c r="D223" t="s">
-        <v>876</v>
+        <v>11</v>
       </c>
       <c r="E223" t="s">
-        <v>877</v>
+        <v>12</v>
       </c>
       <c r="F223" t="s">
-        <v>752</v>
+        <v>48</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>878</v>
+        <v>909</v>
       </c>
       <c r="H223" t="s">
-        <v>879</v>
+        <v>910</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>880</v>
+        <v>911</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>17</v>
+        <v>912</v>
       </c>
       <c r="D224" t="s">
-        <v>876</v>
+        <v>11</v>
       </c>
       <c r="E224" t="s">
-        <v>877</v>
+        <v>12</v>
       </c>
       <c r="F224" t="s">
-        <v>752</v>
+        <v>194</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>881</v>
+        <v>913</v>
       </c>
       <c r="H224" t="s">
-        <v>882</v>
+        <v>914</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>883</v>
+        <v>915</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>21</v>
+        <v>916</v>
       </c>
       <c r="D225" t="s">
-        <v>876</v>
+        <v>11</v>
       </c>
       <c r="E225" t="s">
-        <v>877</v>
+        <v>12</v>
       </c>
       <c r="F225" t="s">
-        <v>752</v>
+        <v>194</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>884</v>
+        <v>917</v>
       </c>
       <c r="H225" t="s">
-        <v>885</v>
+        <v>918</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>886</v>
+        <v>919</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>25</v>
+        <v>920</v>
       </c>
       <c r="D226" t="s">
-        <v>876</v>
+        <v>11</v>
       </c>
       <c r="E226" t="s">
-        <v>877</v>
+        <v>12</v>
       </c>
       <c r="F226" t="s">
-        <v>752</v>
+        <v>194</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>887</v>
+        <v>921</v>
       </c>
       <c r="H226" t="s">
-        <v>888</v>
+        <v>922</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>889</v>
+        <v>923</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>30</v>
+        <v>924</v>
       </c>
       <c r="D227" t="s">
-        <v>876</v>
+        <v>11</v>
       </c>
       <c r="E227" t="s">
-        <v>877</v>
+        <v>12</v>
       </c>
       <c r="F227" t="s">
-        <v>752</v>
+        <v>13</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>890</v>
+        <v>925</v>
       </c>
       <c r="H227" t="s">
-        <v>891</v>
+        <v>926</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>892</v>
+        <v>927</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>43</v>
+        <v>928</v>
       </c>
       <c r="D228" t="s">
-        <v>876</v>
+        <v>11</v>
       </c>
       <c r="E228" t="s">
-        <v>877</v>
+        <v>12</v>
       </c>
       <c r="F228" t="s">
-        <v>752</v>
+        <v>13</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>893</v>
+        <v>929</v>
       </c>
       <c r="H228" t="s">
-        <v>894</v>
+        <v>930</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>895</v>
+        <v>931</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>47</v>
+        <v>932</v>
       </c>
       <c r="D229" t="s">
-        <v>876</v>
+        <v>11</v>
       </c>
       <c r="E229" t="s">
-        <v>877</v>
+        <v>12</v>
       </c>
       <c r="F229" t="s">
-        <v>752</v>
+        <v>13</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>896</v>
+        <v>933</v>
       </c>
       <c r="H229" t="s">
-        <v>897</v>
+        <v>934</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>898</v>
+        <v>935</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>52</v>
+        <v>936</v>
       </c>
       <c r="D230" t="s">
-        <v>876</v>
+        <v>11</v>
       </c>
       <c r="E230" t="s">
-        <v>877</v>
+        <v>12</v>
       </c>
       <c r="F230" t="s">
-        <v>752</v>
+        <v>13</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>899</v>
+        <v>937</v>
       </c>
       <c r="H230" t="s">
-        <v>900</v>
+        <v>938</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>901</v>
+        <v>939</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>56</v>
+        <v>940</v>
       </c>
       <c r="D231" t="s">
-        <v>876</v>
+        <v>11</v>
       </c>
       <c r="E231" t="s">
-        <v>877</v>
+        <v>12</v>
       </c>
       <c r="F231" t="s">
-        <v>752</v>
+        <v>13</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>902</v>
+        <v>941</v>
       </c>
       <c r="H231" t="s">
-        <v>903</v>
+        <v>942</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>904</v>
+        <v>943</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>60</v>
+        <v>944</v>
       </c>
       <c r="D232" t="s">
-        <v>876</v>
+        <v>11</v>
       </c>
       <c r="E232" t="s">
-        <v>877</v>
+        <v>12</v>
       </c>
       <c r="F232" t="s">
-        <v>752</v>
+        <v>13</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>905</v>
+        <v>945</v>
       </c>
       <c r="H232" t="s">
-        <v>906</v>
+        <v>946</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>907</v>
+        <v>947</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>65</v>
+        <v>948</v>
       </c>
       <c r="D233" t="s">
-        <v>876</v>
+        <v>11</v>
       </c>
       <c r="E233" t="s">
-        <v>877</v>
+        <v>12</v>
       </c>
       <c r="F233" t="s">
-        <v>752</v>
+        <v>96</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>908</v>
+        <v>949</v>
       </c>
       <c r="H233" t="s">
-        <v>909</v>
+        <v>950</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>910</v>
+        <v>951</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>70</v>
+        <v>952</v>
       </c>
       <c r="D234" t="s">
-        <v>876</v>
+        <v>11</v>
       </c>
       <c r="E234" t="s">
-        <v>877</v>
+        <v>12</v>
       </c>
       <c r="F234" t="s">
-        <v>752</v>
+        <v>96</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>911</v>
+        <v>953</v>
       </c>
       <c r="H234" t="s">
-        <v>912</v>
+        <v>954</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>913</v>
+        <v>955</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>74</v>
+        <v>956</v>
       </c>
       <c r="D235" t="s">
-        <v>876</v>
+        <v>11</v>
       </c>
       <c r="E235" t="s">
-        <v>877</v>
+        <v>12</v>
       </c>
       <c r="F235" t="s">
-        <v>752</v>
+        <v>96</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>914</v>
+        <v>957</v>
       </c>
       <c r="H235" t="s">
-        <v>915</v>
+        <v>958</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>916</v>
+        <v>959</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>79</v>
+        <v>960</v>
       </c>
       <c r="D236" t="s">
-        <v>876</v>
+        <v>11</v>
       </c>
       <c r="E236" t="s">
-        <v>877</v>
+        <v>12</v>
       </c>
       <c r="F236" t="s">
-        <v>752</v>
+        <v>96</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>917</v>
+        <v>961</v>
       </c>
       <c r="H236" t="s">
-        <v>918</v>
+        <v>962</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>919</v>
+        <v>963</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>83</v>
+        <v>964</v>
       </c>
       <c r="D237" t="s">
-        <v>876</v>
+        <v>11</v>
       </c>
       <c r="E237" t="s">
-        <v>877</v>
+        <v>12</v>
       </c>
       <c r="F237" t="s">
-        <v>752</v>
+        <v>96</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>920</v>
+        <v>965</v>
       </c>
       <c r="H237" t="s">
-        <v>921</v>
+        <v>966</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>922</v>
+        <v>967</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>87</v>
+        <v>968</v>
       </c>
       <c r="D238" t="s">
-        <v>876</v>
+        <v>11</v>
       </c>
       <c r="E238" t="s">
-        <v>877</v>
+        <v>12</v>
       </c>
       <c r="F238" t="s">
-        <v>752</v>
+        <v>96</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>923</v>
+        <v>969</v>
       </c>
       <c r="H238" t="s">
-        <v>924</v>
+        <v>970</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>925</v>
+        <v>971</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>91</v>
+        <v>972</v>
       </c>
       <c r="D239" t="s">
-        <v>876</v>
+        <v>11</v>
       </c>
       <c r="E239" t="s">
-        <v>877</v>
+        <v>12</v>
       </c>
       <c r="F239" t="s">
-        <v>752</v>
+        <v>26</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>926</v>
+        <v>973</v>
       </c>
       <c r="H239" t="s">
-        <v>927</v>
+        <v>974</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>928</v>
+        <v>975</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>95</v>
+        <v>976</v>
       </c>
       <c r="D240" t="s">
-        <v>876</v>
+        <v>11</v>
       </c>
       <c r="E240" t="s">
-        <v>877</v>
+        <v>12</v>
       </c>
       <c r="F240" t="s">
-        <v>752</v>
+        <v>26</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>929</v>
+        <v>977</v>
       </c>
       <c r="H240" t="s">
-        <v>930</v>
+        <v>978</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>931</v>
+        <v>979</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>100</v>
+        <v>980</v>
       </c>
       <c r="D241" t="s">
-        <v>876</v>
+        <v>11</v>
       </c>
       <c r="E241" t="s">
-        <v>877</v>
+        <v>12</v>
       </c>
       <c r="F241" t="s">
-        <v>752</v>
+        <v>26</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>932</v>
+        <v>981</v>
       </c>
       <c r="H241" t="s">
-        <v>933</v>
+        <v>982</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>934</v>
+        <v>983</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>104</v>
+        <v>984</v>
       </c>
       <c r="D242" t="s">
-        <v>876</v>
+        <v>11</v>
       </c>
       <c r="E242" t="s">
-        <v>877</v>
+        <v>12</v>
       </c>
       <c r="F242" t="s">
-        <v>752</v>
+        <v>26</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>935</v>
+        <v>985</v>
       </c>
       <c r="H242" t="s">
-        <v>936</v>
+        <v>986</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>937</v>
+        <v>987</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>10</v>
+        <v>988</v>
       </c>
       <c r="D243" t="s">
-        <v>938</v>
+        <v>11</v>
       </c>
       <c r="E243" t="s">
-        <v>939</v>
+        <v>12</v>
       </c>
       <c r="F243" t="s">
-        <v>752</v>
+        <v>75</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>940</v>
+        <v>989</v>
       </c>
       <c r="H243" t="s">
-        <v>941</v>
+        <v>990</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>942</v>
+        <v>991</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
+        <v>992</v>
+      </c>
+      <c r="D244" t="s">
+        <v>11</v>
+      </c>
+      <c r="E244" t="s">
+        <v>12</v>
+      </c>
+      <c r="F244" t="s">
+        <v>75</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="H244" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>995</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>996</v>
+      </c>
+      <c r="D245" t="s">
+        <v>11</v>
+      </c>
+      <c r="E245" t="s">
+        <v>12</v>
+      </c>
+      <c r="F245" t="s">
+        <v>75</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H245" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>999</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D246" t="s">
+        <v>11</v>
+      </c>
+      <c r="E246" t="s">
+        <v>12</v>
+      </c>
+      <c r="F246" t="s">
+        <v>75</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H246" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D247" t="s">
+        <v>11</v>
+      </c>
+      <c r="E247" t="s">
+        <v>12</v>
+      </c>
+      <c r="F247" t="s">
+        <v>75</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H247" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D248" t="s">
+        <v>11</v>
+      </c>
+      <c r="E248" t="s">
+        <v>12</v>
+      </c>
+      <c r="F248" t="s">
+        <v>215</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H248" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D249" t="s">
+        <v>11</v>
+      </c>
+      <c r="E249" t="s">
+        <v>12</v>
+      </c>
+      <c r="F249" t="s">
+        <v>215</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H249" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D250" t="s">
+        <v>11</v>
+      </c>
+      <c r="E250" t="s">
+        <v>12</v>
+      </c>
+      <c r="F250" t="s">
+        <v>215</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H250" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D251" t="s">
+        <v>11</v>
+      </c>
+      <c r="E251" t="s">
+        <v>12</v>
+      </c>
+      <c r="F251" t="s">
+        <v>215</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H251" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D252" t="s">
+        <v>11</v>
+      </c>
+      <c r="E252" t="s">
+        <v>12</v>
+      </c>
+      <c r="F252" t="s">
+        <v>215</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H252" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D253" t="s">
+        <v>11</v>
+      </c>
+      <c r="E253" t="s">
+        <v>12</v>
+      </c>
+      <c r="F253" t="s">
+        <v>215</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="H253" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D254" t="s">
+        <v>11</v>
+      </c>
+      <c r="E254" t="s">
+        <v>12</v>
+      </c>
+      <c r="F254" t="s">
+        <v>129</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H254" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D255" t="s">
+        <v>11</v>
+      </c>
+      <c r="E255" t="s">
+        <v>12</v>
+      </c>
+      <c r="F255" t="s">
+        <v>129</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H255" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D256" t="s">
+        <v>11</v>
+      </c>
+      <c r="E256" t="s">
+        <v>12</v>
+      </c>
+      <c r="F256" t="s">
+        <v>129</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="H256" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D257" t="s">
+        <v>11</v>
+      </c>
+      <c r="E257" t="s">
+        <v>12</v>
+      </c>
+      <c r="F257" t="s">
+        <v>75</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="H257" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D258" t="s">
+        <v>11</v>
+      </c>
+      <c r="E258" t="s">
+        <v>12</v>
+      </c>
+      <c r="F258" t="s">
+        <v>39</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="H258" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D259" t="s">
+        <v>11</v>
+      </c>
+      <c r="E259" t="s">
+        <v>12</v>
+      </c>
+      <c r="F259" t="s">
+        <v>61</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H259" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D260" t="s">
+        <v>11</v>
+      </c>
+      <c r="E260" t="s">
+        <v>12</v>
+      </c>
+      <c r="F260" t="s">
+        <v>61</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="H260" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D261" t="s">
+        <v>11</v>
+      </c>
+      <c r="E261" t="s">
+        <v>12</v>
+      </c>
+      <c r="F261" t="s">
+        <v>66</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H261" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D262" t="s">
+        <v>11</v>
+      </c>
+      <c r="E262" t="s">
+        <v>12</v>
+      </c>
+      <c r="F262" t="s">
+        <v>66</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H262" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D263" t="s">
+        <v>11</v>
+      </c>
+      <c r="E263" t="s">
+        <v>12</v>
+      </c>
+      <c r="F263" t="s">
+        <v>66</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H263" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D264" t="s">
+        <v>11</v>
+      </c>
+      <c r="E264" t="s">
+        <v>12</v>
+      </c>
+      <c r="F264" t="s">
+        <v>66</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D265" t="s">
+        <v>11</v>
+      </c>
+      <c r="E265" t="s">
+        <v>12</v>
+      </c>
+      <c r="F265" t="s">
+        <v>48</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D266" t="s">
+        <v>11</v>
+      </c>
+      <c r="E266" t="s">
+        <v>12</v>
+      </c>
+      <c r="F266" t="s">
+        <v>48</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D267" t="s">
+        <v>11</v>
+      </c>
+      <c r="E267" t="s">
+        <v>12</v>
+      </c>
+      <c r="F267" t="s">
+        <v>48</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D268" t="s">
+        <v>11</v>
+      </c>
+      <c r="E268" t="s">
+        <v>12</v>
+      </c>
+      <c r="F268" t="s">
+        <v>48</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D269" t="s">
+        <v>11</v>
+      </c>
+      <c r="E269" t="s">
+        <v>12</v>
+      </c>
+      <c r="F269" t="s">
+        <v>48</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D270" t="s">
+        <v>11</v>
+      </c>
+      <c r="E270" t="s">
+        <v>12</v>
+      </c>
+      <c r="F270" t="s">
+        <v>194</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D271" t="s">
+        <v>11</v>
+      </c>
+      <c r="E271" t="s">
+        <v>12</v>
+      </c>
+      <c r="F271" t="s">
+        <v>194</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D272" t="s">
+        <v>11</v>
+      </c>
+      <c r="E272" t="s">
+        <v>12</v>
+      </c>
+      <c r="F272" t="s">
+        <v>13</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D273" t="s">
+        <v>11</v>
+      </c>
+      <c r="E273" t="s">
+        <v>12</v>
+      </c>
+      <c r="F273" t="s">
+        <v>13</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D274" t="s">
+        <v>11</v>
+      </c>
+      <c r="E274" t="s">
+        <v>12</v>
+      </c>
+      <c r="F274" t="s">
+        <v>13</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D275" t="s">
+        <v>11</v>
+      </c>
+      <c r="E275" t="s">
+        <v>12</v>
+      </c>
+      <c r="F275" t="s">
+        <v>13</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D276" t="s">
+        <v>11</v>
+      </c>
+      <c r="E276" t="s">
+        <v>12</v>
+      </c>
+      <c r="F276" t="s">
+        <v>96</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D277" t="s">
+        <v>11</v>
+      </c>
+      <c r="E277" t="s">
+        <v>12</v>
+      </c>
+      <c r="F277" t="s">
+        <v>96</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D278" t="s">
+        <v>11</v>
+      </c>
+      <c r="E278" t="s">
+        <v>12</v>
+      </c>
+      <c r="F278" t="s">
+        <v>96</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D279" t="s">
+        <v>11</v>
+      </c>
+      <c r="E279" t="s">
+        <v>12</v>
+      </c>
+      <c r="F279" t="s">
+        <v>96</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D280" t="s">
+        <v>11</v>
+      </c>
+      <c r="E280" t="s">
+        <v>12</v>
+      </c>
+      <c r="F280" t="s">
+        <v>96</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D281" t="s">
+        <v>11</v>
+      </c>
+      <c r="E281" t="s">
+        <v>12</v>
+      </c>
+      <c r="F281" t="s">
+        <v>96</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D282" t="s">
+        <v>11</v>
+      </c>
+      <c r="E282" t="s">
+        <v>12</v>
+      </c>
+      <c r="F282" t="s">
+        <v>96</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D283" t="s">
+        <v>11</v>
+      </c>
+      <c r="E283" t="s">
+        <v>12</v>
+      </c>
+      <c r="F283" t="s">
+        <v>96</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D284" t="s">
+        <v>11</v>
+      </c>
+      <c r="E284" t="s">
+        <v>12</v>
+      </c>
+      <c r="F284" t="s">
+        <v>26</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D285" t="s">
+        <v>11</v>
+      </c>
+      <c r="E285" t="s">
+        <v>12</v>
+      </c>
+      <c r="F285" t="s">
+        <v>26</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D286" t="s">
+        <v>11</v>
+      </c>
+      <c r="E286" t="s">
+        <v>12</v>
+      </c>
+      <c r="F286" t="s">
+        <v>26</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D287" t="s">
+        <v>11</v>
+      </c>
+      <c r="E287" t="s">
+        <v>12</v>
+      </c>
+      <c r="F287" t="s">
+        <v>26</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D288" t="s">
+        <v>11</v>
+      </c>
+      <c r="E288" t="s">
+        <v>12</v>
+      </c>
+      <c r="F288" t="s">
+        <v>75</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D289" t="s">
+        <v>11</v>
+      </c>
+      <c r="E289" t="s">
+        <v>12</v>
+      </c>
+      <c r="F289" t="s">
+        <v>75</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D290" t="s">
+        <v>11</v>
+      </c>
+      <c r="E290" t="s">
+        <v>12</v>
+      </c>
+      <c r="F290" t="s">
+        <v>75</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D291" t="s">
+        <v>11</v>
+      </c>
+      <c r="E291" t="s">
+        <v>12</v>
+      </c>
+      <c r="F291" t="s">
+        <v>75</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D292" t="s">
+        <v>11</v>
+      </c>
+      <c r="E292" t="s">
+        <v>12</v>
+      </c>
+      <c r="F292" t="s">
+        <v>75</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D293" t="s">
+        <v>11</v>
+      </c>
+      <c r="E293" t="s">
+        <v>12</v>
+      </c>
+      <c r="F293" t="s">
+        <v>215</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D294" t="s">
+        <v>11</v>
+      </c>
+      <c r="E294" t="s">
+        <v>12</v>
+      </c>
+      <c r="F294" t="s">
+        <v>66</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D295" t="s">
+        <v>11</v>
+      </c>
+      <c r="E295" t="s">
+        <v>12</v>
+      </c>
+      <c r="F295" t="s">
+        <v>66</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D296" t="s">
+        <v>11</v>
+      </c>
+      <c r="E296" t="s">
+        <v>12</v>
+      </c>
+      <c r="F296" t="s">
+        <v>66</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D297" t="s">
+        <v>11</v>
+      </c>
+      <c r="E297" t="s">
+        <v>12</v>
+      </c>
+      <c r="F297" t="s">
+        <v>66</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D298" t="s">
+        <v>11</v>
+      </c>
+      <c r="E298" t="s">
+        <v>12</v>
+      </c>
+      <c r="F298" t="s">
+        <v>129</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D299" t="s">
+        <v>11</v>
+      </c>
+      <c r="E299" t="s">
+        <v>12</v>
+      </c>
+      <c r="F299" t="s">
+        <v>39</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D300" t="s">
+        <v>11</v>
+      </c>
+      <c r="E300" t="s">
+        <v>12</v>
+      </c>
+      <c r="F300" t="s">
+        <v>61</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D301" t="s">
+        <v>11</v>
+      </c>
+      <c r="E301" t="s">
+        <v>12</v>
+      </c>
+      <c r="F301" t="s">
+        <v>360</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D302" t="s">
+        <v>11</v>
+      </c>
+      <c r="E302" t="s">
+        <v>12</v>
+      </c>
+      <c r="F302" t="s">
+        <v>360</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D303" t="s">
+        <v>11</v>
+      </c>
+      <c r="E303" t="s">
+        <v>12</v>
+      </c>
+      <c r="F303" t="s">
+        <v>360</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D304" t="s">
+        <v>11</v>
+      </c>
+      <c r="E304" t="s">
+        <v>12</v>
+      </c>
+      <c r="F304" t="s">
+        <v>360</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D305" t="s">
+        <v>11</v>
+      </c>
+      <c r="E305" t="s">
+        <v>12</v>
+      </c>
+      <c r="F305" t="s">
+        <v>360</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D306" t="s">
+        <v>11</v>
+      </c>
+      <c r="E306" t="s">
+        <v>12</v>
+      </c>
+      <c r="F306" t="s">
+        <v>194</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D307" t="s">
+        <v>11</v>
+      </c>
+      <c r="E307" t="s">
+        <v>12</v>
+      </c>
+      <c r="F307" t="s">
+        <v>194</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D308" t="s">
+        <v>11</v>
+      </c>
+      <c r="E308" t="s">
+        <v>12</v>
+      </c>
+      <c r="F308" t="s">
+        <v>194</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D309" t="s">
+        <v>11</v>
+      </c>
+      <c r="E309" t="s">
+        <v>12</v>
+      </c>
+      <c r="F309" t="s">
+        <v>61</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D310" t="s">
+        <v>11</v>
+      </c>
+      <c r="E310" t="s">
+        <v>12</v>
+      </c>
+      <c r="F310" t="s">
+        <v>48</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D311" t="s">
+        <v>11</v>
+      </c>
+      <c r="E311" t="s">
+        <v>12</v>
+      </c>
+      <c r="F311" t="s">
+        <v>48</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>8</v>
+      </c>
+      <c r="D312" t="s">
+        <v>11</v>
+      </c>
+      <c r="E312" t="s">
+        <v>12</v>
+      </c>
+      <c r="F312" t="s">
+        <v>48</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>16</v>
+      </c>
+      <c r="D313" t="s">
+        <v>11</v>
+      </c>
+      <c r="E313" t="s">
+        <v>12</v>
+      </c>
+      <c r="F313" t="s">
+        <v>39</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>20</v>
+      </c>
+      <c r="D314" t="s">
+        <v>11</v>
+      </c>
+      <c r="E314" t="s">
+        <v>12</v>
+      </c>
+      <c r="F314" t="s">
+        <v>13</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>24</v>
+      </c>
+      <c r="D315" t="s">
+        <v>11</v>
+      </c>
+      <c r="E315" t="s">
+        <v>12</v>
+      </c>
+      <c r="F315" t="s">
+        <v>13</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>29</v>
+      </c>
+      <c r="D316" t="s">
+        <v>11</v>
+      </c>
+      <c r="E316" t="s">
+        <v>12</v>
+      </c>
+      <c r="F316" t="s">
+        <v>194</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>33</v>
+      </c>
+      <c r="D317" t="s">
+        <v>11</v>
+      </c>
+      <c r="E317" t="s">
+        <v>12</v>
+      </c>
+      <c r="F317" t="s">
+        <v>194</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D318" t="s">
+        <v>11</v>
+      </c>
+      <c r="E318" t="s">
+        <v>12</v>
+      </c>
+      <c r="F318" t="s">
+        <v>194</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D319" t="s">
+        <v>11</v>
+      </c>
+      <c r="E319" t="s">
+        <v>12</v>
+      </c>
+      <c r="F319" t="s">
+        <v>96</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D320" t="s">
+        <v>11</v>
+      </c>
+      <c r="E320" t="s">
+        <v>12</v>
+      </c>
+      <c r="F320" t="s">
+        <v>96</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D321" t="s">
+        <v>11</v>
+      </c>
+      <c r="E321" t="s">
+        <v>12</v>
+      </c>
+      <c r="F321" t="s">
+        <v>96</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D322" t="s">
+        <v>11</v>
+      </c>
+      <c r="E322" t="s">
+        <v>12</v>
+      </c>
+      <c r="F322" t="s">
+        <v>75</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>37</v>
+      </c>
+      <c r="D323" t="s">
+        <v>11</v>
+      </c>
+      <c r="E323" t="s">
+        <v>12</v>
+      </c>
+      <c r="F323" t="s">
+        <v>75</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>42</v>
+      </c>
+      <c r="D324" t="s">
+        <v>11</v>
+      </c>
+      <c r="E324" t="s">
+        <v>12</v>
+      </c>
+      <c r="F324" t="s">
+        <v>75</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>46</v>
+      </c>
+      <c r="D325" t="s">
+        <v>11</v>
+      </c>
+      <c r="E325" t="s">
+        <v>12</v>
+      </c>
+      <c r="F325" t="s">
+        <v>75</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>51</v>
+      </c>
+      <c r="D326" t="s">
+        <v>11</v>
+      </c>
+      <c r="E326" t="s">
+        <v>12</v>
+      </c>
+      <c r="F326" t="s">
+        <v>75</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>55</v>
+      </c>
+      <c r="D327" t="s">
+        <v>11</v>
+      </c>
+      <c r="E327" t="s">
+        <v>12</v>
+      </c>
+      <c r="F327" t="s">
+        <v>75</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>59</v>
+      </c>
+      <c r="D328" t="s">
+        <v>11</v>
+      </c>
+      <c r="E328" t="s">
+        <v>12</v>
+      </c>
+      <c r="F328" t="s">
+        <v>96</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D329" t="s">
+        <v>11</v>
+      </c>
+      <c r="E329" t="s">
+        <v>12</v>
+      </c>
+      <c r="F329" t="s">
+        <v>215</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D330" t="s">
+        <v>11</v>
+      </c>
+      <c r="E330" t="s">
+        <v>12</v>
+      </c>
+      <c r="F330" t="s">
+        <v>61</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D331" t="s">
+        <v>11</v>
+      </c>
+      <c r="E331" t="s">
+        <v>12</v>
+      </c>
+      <c r="F331" t="s">
+        <v>61</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D332" t="s">
+        <v>11</v>
+      </c>
+      <c r="E332" t="s">
+        <v>12</v>
+      </c>
+      <c r="F332" t="s">
+        <v>61</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>64</v>
+      </c>
+      <c r="D333" t="s">
+        <v>11</v>
+      </c>
+      <c r="E333" t="s">
+        <v>12</v>
+      </c>
+      <c r="F333" t="s">
+        <v>26</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>69</v>
+      </c>
+      <c r="D334" t="s">
+        <v>11</v>
+      </c>
+      <c r="E334" t="s">
+        <v>12</v>
+      </c>
+      <c r="F334" t="s">
+        <v>26</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D335" t="s">
+        <v>11</v>
+      </c>
+      <c r="E335" t="s">
+        <v>12</v>
+      </c>
+      <c r="F335" t="s">
+        <v>26</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>73</v>
+      </c>
+      <c r="D336" t="s">
+        <v>11</v>
+      </c>
+      <c r="E336" t="s">
+        <v>12</v>
+      </c>
+      <c r="F336" t="s">
+        <v>26</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>78</v>
+      </c>
+      <c r="D337" t="s">
+        <v>11</v>
+      </c>
+      <c r="E337" t="s">
+        <v>12</v>
+      </c>
+      <c r="F337" t="s">
+        <v>66</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>82</v>
+      </c>
+      <c r="D338" t="s">
+        <v>11</v>
+      </c>
+      <c r="E338" t="s">
+        <v>12</v>
+      </c>
+      <c r="F338" t="s">
+        <v>66</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>86</v>
+      </c>
+      <c r="D339" t="s">
+        <v>11</v>
+      </c>
+      <c r="E339" t="s">
+        <v>12</v>
+      </c>
+      <c r="F339" t="s">
+        <v>39</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>90</v>
+      </c>
+      <c r="D340" t="s">
+        <v>11</v>
+      </c>
+      <c r="E340" t="s">
+        <v>12</v>
+      </c>
+      <c r="F340" t="s">
+        <v>39</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D341" t="s">
+        <v>11</v>
+      </c>
+      <c r="E341" t="s">
+        <v>12</v>
+      </c>
+      <c r="F341" t="s">
+        <v>39</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>94</v>
+      </c>
+      <c r="D342" t="s">
+        <v>11</v>
+      </c>
+      <c r="E342" t="s">
+        <v>12</v>
+      </c>
+      <c r="F342" t="s">
+        <v>360</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>99</v>
+      </c>
+      <c r="D343" t="s">
+        <v>11</v>
+      </c>
+      <c r="E343" t="s">
+        <v>12</v>
+      </c>
+      <c r="F343" t="s">
+        <v>48</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>103</v>
+      </c>
+      <c r="D344" t="s">
+        <v>11</v>
+      </c>
+      <c r="E344" t="s">
+        <v>12</v>
+      </c>
+      <c r="F344" t="s">
+        <v>48</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D345" t="s">
+        <v>11</v>
+      </c>
+      <c r="E345" t="s">
+        <v>12</v>
+      </c>
+      <c r="F345" t="s">
+        <v>48</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D346" t="s">
+        <v>11</v>
+      </c>
+      <c r="E346" t="s">
+        <v>12</v>
+      </c>
+      <c r="F346" t="s">
+        <v>48</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D347" t="s">
+        <v>11</v>
+      </c>
+      <c r="E347" t="s">
+        <v>12</v>
+      </c>
+      <c r="F347" t="s">
+        <v>48</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D348" t="s">
+        <v>11</v>
+      </c>
+      <c r="E348" t="s">
+        <v>12</v>
+      </c>
+      <c r="F348" t="s">
+        <v>48</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D349" t="s">
+        <v>11</v>
+      </c>
+      <c r="E349" t="s">
+        <v>12</v>
+      </c>
+      <c r="F349" t="s">
+        <v>13</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D350" t="s">
+        <v>11</v>
+      </c>
+      <c r="E350" t="s">
+        <v>12</v>
+      </c>
+      <c r="F350" t="s">
+        <v>13</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D351" t="s">
+        <v>11</v>
+      </c>
+      <c r="E351" t="s">
+        <v>12</v>
+      </c>
+      <c r="F351" t="s">
+        <v>13</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>107</v>
+      </c>
+      <c r="D352" t="s">
+        <v>11</v>
+      </c>
+      <c r="E352" t="s">
+        <v>12</v>
+      </c>
+      <c r="F352" t="s">
+        <v>75</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D353" t="s">
+        <v>11</v>
+      </c>
+      <c r="E353" t="s">
+        <v>12</v>
+      </c>
+      <c r="F353" t="s">
+        <v>75</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>111</v>
+      </c>
+      <c r="D354" t="s">
+        <v>11</v>
+      </c>
+      <c r="E354" t="s">
+        <v>12</v>
+      </c>
+      <c r="F354" t="s">
+        <v>75</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>115</v>
+      </c>
+      <c r="D355" t="s">
+        <v>11</v>
+      </c>
+      <c r="E355" t="s">
+        <v>12</v>
+      </c>
+      <c r="F355" t="s">
+        <v>75</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D356" t="s">
+        <v>11</v>
+      </c>
+      <c r="E356" t="s">
+        <v>12</v>
+      </c>
+      <c r="F356" t="s">
+        <v>75</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>119</v>
+      </c>
+      <c r="D357" t="s">
+        <v>11</v>
+      </c>
+      <c r="E357" t="s">
+        <v>12</v>
+      </c>
+      <c r="F357" t="s">
+        <v>26</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>123</v>
+      </c>
+      <c r="D358" t="s">
+        <v>11</v>
+      </c>
+      <c r="E358" t="s">
+        <v>12</v>
+      </c>
+      <c r="F358" t="s">
+        <v>26</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D359" t="s">
+        <v>11</v>
+      </c>
+      <c r="E359" t="s">
+        <v>12</v>
+      </c>
+      <c r="F359" t="s">
+        <v>26</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>127</v>
+      </c>
+      <c r="D360" t="s">
+        <v>11</v>
+      </c>
+      <c r="E360" t="s">
+        <v>12</v>
+      </c>
+      <c r="F360" t="s">
+        <v>26</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>132</v>
+      </c>
+      <c r="D361" t="s">
+        <v>11</v>
+      </c>
+      <c r="E361" t="s">
+        <v>12</v>
+      </c>
+      <c r="F361" t="s">
+        <v>26</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D362" t="s">
+        <v>11</v>
+      </c>
+      <c r="E362" t="s">
+        <v>12</v>
+      </c>
+      <c r="F362" t="s">
+        <v>26</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>136</v>
+      </c>
+      <c r="D363" t="s">
+        <v>11</v>
+      </c>
+      <c r="E363" t="s">
+        <v>12</v>
+      </c>
+      <c r="F363" t="s">
+        <v>61</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D364" t="s">
+        <v>11</v>
+      </c>
+      <c r="E364" t="s">
+        <v>12</v>
+      </c>
+      <c r="F364" t="s">
+        <v>215</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>140</v>
+      </c>
+      <c r="D365" t="s">
+        <v>11</v>
+      </c>
+      <c r="E365" t="s">
+        <v>12</v>
+      </c>
+      <c r="F365" t="s">
+        <v>215</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>144</v>
+      </c>
+      <c r="D366" t="s">
+        <v>11</v>
+      </c>
+      <c r="E366" t="s">
+        <v>12</v>
+      </c>
+      <c r="F366" t="s">
+        <v>215</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D367" t="s">
+        <v>11</v>
+      </c>
+      <c r="E367" t="s">
+        <v>12</v>
+      </c>
+      <c r="F367" t="s">
+        <v>129</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>148</v>
+      </c>
+      <c r="D368" t="s">
+        <v>11</v>
+      </c>
+      <c r="E368" t="s">
+        <v>12</v>
+      </c>
+      <c r="F368" t="s">
+        <v>129</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D369" t="s">
+        <v>11</v>
+      </c>
+      <c r="E369" t="s">
+        <v>12</v>
+      </c>
+      <c r="F369" t="s">
+        <v>129</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D370" t="s">
+        <v>11</v>
+      </c>
+      <c r="E370" t="s">
+        <v>12</v>
+      </c>
+      <c r="F370" t="s">
+        <v>66</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>152</v>
+      </c>
+      <c r="D371" t="s">
+        <v>11</v>
+      </c>
+      <c r="E371" t="s">
+        <v>12</v>
+      </c>
+      <c r="F371" t="s">
+        <v>66</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>156</v>
+      </c>
+      <c r="D372" t="s">
+        <v>11</v>
+      </c>
+      <c r="E372" t="s">
+        <v>12</v>
+      </c>
+      <c r="F372" t="s">
+        <v>39</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>160</v>
+      </c>
+      <c r="D373" t="s">
+        <v>11</v>
+      </c>
+      <c r="E373" t="s">
+        <v>12</v>
+      </c>
+      <c r="F373" t="s">
+        <v>39</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>164</v>
+      </c>
+      <c r="D374" t="s">
+        <v>11</v>
+      </c>
+      <c r="E374" t="s">
+        <v>12</v>
+      </c>
+      <c r="F374" t="s">
+        <v>39</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>168</v>
+      </c>
+      <c r="D375" t="s">
+        <v>11</v>
+      </c>
+      <c r="E375" t="s">
+        <v>12</v>
+      </c>
+      <c r="F375" t="s">
+        <v>39</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>172</v>
+      </c>
+      <c r="D376" t="s">
+        <v>11</v>
+      </c>
+      <c r="E376" t="s">
+        <v>12</v>
+      </c>
+      <c r="F376" t="s">
+        <v>39</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>176</v>
+      </c>
+      <c r="D377" t="s">
+        <v>11</v>
+      </c>
+      <c r="E377" t="s">
+        <v>12</v>
+      </c>
+      <c r="F377" t="s">
+        <v>96</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>180</v>
+      </c>
+      <c r="D378" t="s">
+        <v>11</v>
+      </c>
+      <c r="E378" t="s">
+        <v>12</v>
+      </c>
+      <c r="F378" t="s">
+        <v>96</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>184</v>
+      </c>
+      <c r="D379" t="s">
+        <v>11</v>
+      </c>
+      <c r="E379" t="s">
+        <v>12</v>
+      </c>
+      <c r="F379" t="s">
+        <v>48</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>188</v>
+      </c>
+      <c r="D380" t="s">
+        <v>11</v>
+      </c>
+      <c r="E380" t="s">
+        <v>12</v>
+      </c>
+      <c r="F380" t="s">
+        <v>48</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>192</v>
+      </c>
+      <c r="D381" t="s">
+        <v>11</v>
+      </c>
+      <c r="E381" t="s">
+        <v>12</v>
+      </c>
+      <c r="F381" t="s">
+        <v>48</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>197</v>
+      </c>
+      <c r="D382" t="s">
+        <v>11</v>
+      </c>
+      <c r="E382" t="s">
+        <v>12</v>
+      </c>
+      <c r="F382" t="s">
+        <v>75</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>201</v>
+      </c>
+      <c r="D383" t="s">
+        <v>11</v>
+      </c>
+      <c r="E383" t="s">
+        <v>12</v>
+      </c>
+      <c r="F383" t="s">
+        <v>215</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>205</v>
+      </c>
+      <c r="D384" t="s">
+        <v>11</v>
+      </c>
+      <c r="E384" t="s">
+        <v>12</v>
+      </c>
+      <c r="F384" t="s">
+        <v>13</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>209</v>
+      </c>
+      <c r="D385" t="s">
+        <v>11</v>
+      </c>
+      <c r="E385" t="s">
+        <v>12</v>
+      </c>
+      <c r="F385" t="s">
+        <v>13</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>213</v>
+      </c>
+      <c r="D386" t="s">
+        <v>11</v>
+      </c>
+      <c r="E386" t="s">
+        <v>12</v>
+      </c>
+      <c r="F386" t="s">
+        <v>13</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>218</v>
+      </c>
+      <c r="D387" t="s">
+        <v>11</v>
+      </c>
+      <c r="E387" t="s">
+        <v>12</v>
+      </c>
+      <c r="F387" t="s">
+        <v>26</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>222</v>
+      </c>
+      <c r="D388" t="s">
+        <v>11</v>
+      </c>
+      <c r="E388" t="s">
+        <v>12</v>
+      </c>
+      <c r="F388" t="s">
+        <v>26</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>226</v>
+      </c>
+      <c r="D389" t="s">
+        <v>11</v>
+      </c>
+      <c r="E389" t="s">
+        <v>12</v>
+      </c>
+      <c r="F389" t="s">
+        <v>26</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D390" t="s">
+        <v>11</v>
+      </c>
+      <c r="E390" t="s">
+        <v>12</v>
+      </c>
+      <c r="F390" t="s">
+        <v>26</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>230</v>
+      </c>
+      <c r="D391" t="s">
+        <v>11</v>
+      </c>
+      <c r="E391" t="s">
+        <v>12</v>
+      </c>
+      <c r="F391" t="s">
+        <v>26</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>234</v>
+      </c>
+      <c r="D392" t="s">
+        <v>11</v>
+      </c>
+      <c r="E392" t="s">
+        <v>12</v>
+      </c>
+      <c r="F392" t="s">
+        <v>75</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>238</v>
+      </c>
+      <c r="D393" t="s">
+        <v>11</v>
+      </c>
+      <c r="E393" t="s">
+        <v>12</v>
+      </c>
+      <c r="F393" t="s">
+        <v>75</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>242</v>
+      </c>
+      <c r="D394" t="s">
+        <v>11</v>
+      </c>
+      <c r="E394" t="s">
+        <v>12</v>
+      </c>
+      <c r="F394" t="s">
+        <v>194</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>246</v>
+      </c>
+      <c r="D395" t="s">
+        <v>11</v>
+      </c>
+      <c r="E395" t="s">
+        <v>12</v>
+      </c>
+      <c r="F395" t="s">
+        <v>194</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>250</v>
+      </c>
+      <c r="D396" t="s">
+        <v>11</v>
+      </c>
+      <c r="E396" t="s">
+        <v>12</v>
+      </c>
+      <c r="F396" t="s">
+        <v>194</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>254</v>
+      </c>
+      <c r="D397" t="s">
+        <v>11</v>
+      </c>
+      <c r="E397" t="s">
+        <v>12</v>
+      </c>
+      <c r="F397" t="s">
+        <v>194</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>258</v>
+      </c>
+      <c r="D398" t="s">
+        <v>11</v>
+      </c>
+      <c r="E398" t="s">
+        <v>12</v>
+      </c>
+      <c r="F398" t="s">
+        <v>194</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>262</v>
+      </c>
+      <c r="D399" t="s">
+        <v>11</v>
+      </c>
+      <c r="E399" t="s">
+        <v>12</v>
+      </c>
+      <c r="F399" t="s">
+        <v>194</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>266</v>
+      </c>
+      <c r="D400" t="s">
+        <v>11</v>
+      </c>
+      <c r="E400" t="s">
+        <v>12</v>
+      </c>
+      <c r="F400" t="s">
+        <v>215</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>270</v>
+      </c>
+      <c r="D401" t="s">
+        <v>11</v>
+      </c>
+      <c r="E401" t="s">
+        <v>12</v>
+      </c>
+      <c r="F401" t="s">
+        <v>215</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>274</v>
+      </c>
+      <c r="D402" t="s">
+        <v>11</v>
+      </c>
+      <c r="E402" t="s">
+        <v>12</v>
+      </c>
+      <c r="F402" t="s">
+        <v>39</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D403" t="s">
+        <v>11</v>
+      </c>
+      <c r="E403" t="s">
+        <v>12</v>
+      </c>
+      <c r="F403" t="s">
+        <v>39</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D404" t="s">
+        <v>11</v>
+      </c>
+      <c r="E404" t="s">
+        <v>12</v>
+      </c>
+      <c r="F404" t="s">
+        <v>39</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D405" t="s">
+        <v>11</v>
+      </c>
+      <c r="E405" t="s">
+        <v>12</v>
+      </c>
+      <c r="F405" t="s">
+        <v>39</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>278</v>
+      </c>
+      <c r="D406" t="s">
+        <v>11</v>
+      </c>
+      <c r="E406" t="s">
+        <v>12</v>
+      </c>
+      <c r="F406" t="s">
+        <v>39</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>282</v>
+      </c>
+      <c r="D407" t="s">
+        <v>11</v>
+      </c>
+      <c r="E407" t="s">
+        <v>12</v>
+      </c>
+      <c r="F407" t="s">
+        <v>360</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D408" t="s">
+        <v>11</v>
+      </c>
+      <c r="E408" t="s">
+        <v>12</v>
+      </c>
+      <c r="F408" t="s">
+        <v>360</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D409" t="s">
+        <v>11</v>
+      </c>
+      <c r="E409" t="s">
+        <v>12</v>
+      </c>
+      <c r="F409" t="s">
+        <v>360</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>286</v>
+      </c>
+      <c r="D410" t="s">
+        <v>11</v>
+      </c>
+      <c r="E410" t="s">
+        <v>12</v>
+      </c>
+      <c r="F410" t="s">
+        <v>48</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1592</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>290</v>
+      </c>
+      <c r="D411" t="s">
+        <v>11</v>
+      </c>
+      <c r="E411" t="s">
+        <v>12</v>
+      </c>
+      <c r="F411" t="s">
+        <v>48</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>294</v>
+      </c>
+      <c r="D412" t="s">
+        <v>11</v>
+      </c>
+      <c r="E412" t="s">
+        <v>12</v>
+      </c>
+      <c r="F412" t="s">
+        <v>48</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>298</v>
+      </c>
+      <c r="D413" t="s">
+        <v>11</v>
+      </c>
+      <c r="E413" t="s">
+        <v>12</v>
+      </c>
+      <c r="F413" t="s">
+        <v>48</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1601</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>302</v>
+      </c>
+      <c r="D414" t="s">
+        <v>11</v>
+      </c>
+      <c r="E414" t="s">
+        <v>12</v>
+      </c>
+      <c r="F414" t="s">
+        <v>96</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>306</v>
+      </c>
+      <c r="D415" t="s">
+        <v>11</v>
+      </c>
+      <c r="E415" t="s">
+        <v>12</v>
+      </c>
+      <c r="F415" t="s">
+        <v>13</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>310</v>
+      </c>
+      <c r="D416" t="s">
+        <v>11</v>
+      </c>
+      <c r="E416" t="s">
+        <v>12</v>
+      </c>
+      <c r="F416" t="s">
+        <v>13</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>314</v>
+      </c>
+      <c r="D417" t="s">
+        <v>11</v>
+      </c>
+      <c r="E417" t="s">
+        <v>12</v>
+      </c>
+      <c r="F417" t="s">
+        <v>13</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D418" t="s">
+        <v>11</v>
+      </c>
+      <c r="E418" t="s">
+        <v>12</v>
+      </c>
+      <c r="F418" t="s">
+        <v>13</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>318</v>
+      </c>
+      <c r="D419" t="s">
+        <v>11</v>
+      </c>
+      <c r="E419" t="s">
+        <v>12</v>
+      </c>
+      <c r="F419" t="s">
+        <v>26</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D420" t="s">
+        <v>11</v>
+      </c>
+      <c r="E420" t="s">
+        <v>12</v>
+      </c>
+      <c r="F420" t="s">
+        <v>26</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D421" t="s">
+        <v>11</v>
+      </c>
+      <c r="E421" t="s">
+        <v>12</v>
+      </c>
+      <c r="F421" t="s">
+        <v>26</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>326</v>
+      </c>
+      <c r="D422" t="s">
+        <v>11</v>
+      </c>
+      <c r="E422" t="s">
+        <v>12</v>
+      </c>
+      <c r="F422" t="s">
+        <v>26</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>330</v>
+      </c>
+      <c r="D423" t="s">
+        <v>11</v>
+      </c>
+      <c r="E423" t="s">
+        <v>12</v>
+      </c>
+      <c r="F423" t="s">
+        <v>194</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>334</v>
+      </c>
+      <c r="D424" t="s">
+        <v>11</v>
+      </c>
+      <c r="E424" t="s">
+        <v>12</v>
+      </c>
+      <c r="F424" t="s">
+        <v>194</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>338</v>
+      </c>
+      <c r="D425" t="s">
+        <v>11</v>
+      </c>
+      <c r="E425" t="s">
+        <v>12</v>
+      </c>
+      <c r="F425" t="s">
+        <v>194</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>342</v>
+      </c>
+      <c r="D426" t="s">
+        <v>11</v>
+      </c>
+      <c r="E426" t="s">
+        <v>12</v>
+      </c>
+      <c r="F426" t="s">
+        <v>194</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>346</v>
+      </c>
+      <c r="D427" t="s">
+        <v>11</v>
+      </c>
+      <c r="E427" t="s">
+        <v>12</v>
+      </c>
+      <c r="F427" t="s">
+        <v>194</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>350</v>
+      </c>
+      <c r="D428" t="s">
+        <v>11</v>
+      </c>
+      <c r="E428" t="s">
+        <v>12</v>
+      </c>
+      <c r="F428" t="s">
+        <v>194</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>354</v>
+      </c>
+      <c r="D429" t="s">
+        <v>11</v>
+      </c>
+      <c r="E429" t="s">
+        <v>12</v>
+      </c>
+      <c r="F429" t="s">
+        <v>377</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1649</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>358</v>
+      </c>
+      <c r="D430" t="s">
+        <v>11</v>
+      </c>
+      <c r="E430" t="s">
+        <v>12</v>
+      </c>
+      <c r="F430" t="s">
+        <v>215</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1652</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>363</v>
+      </c>
+      <c r="D431" t="s">
+        <v>11</v>
+      </c>
+      <c r="E431" t="s">
+        <v>12</v>
+      </c>
+      <c r="F431" t="s">
+        <v>215</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>367</v>
+      </c>
+      <c r="D432" t="s">
+        <v>11</v>
+      </c>
+      <c r="E432" t="s">
+        <v>12</v>
+      </c>
+      <c r="F432" t="s">
+        <v>66</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>371</v>
+      </c>
+      <c r="D433" t="s">
+        <v>11</v>
+      </c>
+      <c r="E433" t="s">
+        <v>12</v>
+      </c>
+      <c r="F433" t="s">
+        <v>66</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>375</v>
+      </c>
+      <c r="D434" t="s">
+        <v>11</v>
+      </c>
+      <c r="E434" t="s">
+        <v>12</v>
+      </c>
+      <c r="F434" t="s">
+        <v>66</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>380</v>
+      </c>
+      <c r="D435" t="s">
+        <v>11</v>
+      </c>
+      <c r="E435" t="s">
+        <v>12</v>
+      </c>
+      <c r="F435" t="s">
+        <v>39</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>384</v>
+      </c>
+      <c r="D436" t="s">
+        <v>11</v>
+      </c>
+      <c r="E436" t="s">
+        <v>12</v>
+      </c>
+      <c r="F436" t="s">
+        <v>39</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>388</v>
+      </c>
+      <c r="D437" t="s">
+        <v>11</v>
+      </c>
+      <c r="E437" t="s">
+        <v>12</v>
+      </c>
+      <c r="F437" t="s">
+        <v>39</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>392</v>
+      </c>
+      <c r="D438" t="s">
+        <v>11</v>
+      </c>
+      <c r="E438" t="s">
+        <v>12</v>
+      </c>
+      <c r="F438" t="s">
+        <v>75</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>396</v>
+      </c>
+      <c r="D439" t="s">
+        <v>11</v>
+      </c>
+      <c r="E439" t="s">
+        <v>12</v>
+      </c>
+      <c r="F439" t="s">
+        <v>39</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>400</v>
+      </c>
+      <c r="D440" t="s">
+        <v>11</v>
+      </c>
+      <c r="E440" t="s">
+        <v>12</v>
+      </c>
+      <c r="F440" t="s">
+        <v>360</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>404</v>
+      </c>
+      <c r="D441" t="s">
+        <v>11</v>
+      </c>
+      <c r="E441" t="s">
+        <v>12</v>
+      </c>
+      <c r="F441" t="s">
+        <v>360</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1685</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>408</v>
+      </c>
+      <c r="D442" t="s">
+        <v>11</v>
+      </c>
+      <c r="E442" t="s">
+        <v>12</v>
+      </c>
+      <c r="F442" t="s">
+        <v>360</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>412</v>
+      </c>
+      <c r="D443" t="s">
+        <v>11</v>
+      </c>
+      <c r="E443" t="s">
+        <v>12</v>
+      </c>
+      <c r="F443" t="s">
+        <v>48</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>1692</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>416</v>
+      </c>
+      <c r="D444" t="s">
+        <v>11</v>
+      </c>
+      <c r="E444" t="s">
+        <v>12</v>
+      </c>
+      <c r="F444" t="s">
+        <v>48</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>420</v>
+      </c>
+      <c r="D445" t="s">
+        <v>11</v>
+      </c>
+      <c r="E445" t="s">
+        <v>12</v>
+      </c>
+      <c r="F445" t="s">
+        <v>48</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>424</v>
+      </c>
+      <c r="D446" t="s">
+        <v>11</v>
+      </c>
+      <c r="E446" t="s">
+        <v>12</v>
+      </c>
+      <c r="F446" t="s">
+        <v>48</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>428</v>
+      </c>
+      <c r="D447" t="s">
+        <v>11</v>
+      </c>
+      <c r="E447" t="s">
+        <v>12</v>
+      </c>
+      <c r="F447" t="s">
+        <v>48</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>432</v>
+      </c>
+      <c r="D448" t="s">
+        <v>11</v>
+      </c>
+      <c r="E448" t="s">
+        <v>12</v>
+      </c>
+      <c r="F448" t="s">
+        <v>360</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D449" t="s">
+        <v>11</v>
+      </c>
+      <c r="E449" t="s">
+        <v>12</v>
+      </c>
+      <c r="F449" t="s">
+        <v>96</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D450" t="s">
+        <v>11</v>
+      </c>
+      <c r="E450" t="s">
+        <v>12</v>
+      </c>
+      <c r="F450" t="s">
+        <v>96</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D451" t="s">
+        <v>11</v>
+      </c>
+      <c r="E451" t="s">
+        <v>12</v>
+      </c>
+      <c r="F451" t="s">
+        <v>96</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D452" t="s">
+        <v>11</v>
+      </c>
+      <c r="E452" t="s">
+        <v>12</v>
+      </c>
+      <c r="F452" t="s">
+        <v>96</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D453" t="s">
+        <v>11</v>
+      </c>
+      <c r="E453" t="s">
+        <v>12</v>
+      </c>
+      <c r="F453" t="s">
+        <v>61</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>10</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E454" t="s">
+        <v>1729</v>
+      </c>
+      <c r="F454" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>17</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E455" t="s">
+        <v>1729</v>
+      </c>
+      <c r="F455" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>10</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E456" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F456" t="s">
+        <v>360</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>17</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E457" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F457" t="s">
+        <v>360</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
         <v>21</v>
       </c>
-      <c r="D244" t="s">
-[...12 lines deleted...]
-        <v>944</v>
+      <c r="D458" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E458" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F458" t="s">
+        <v>39</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>25</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E459" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F459" t="s">
+        <v>96</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>30</v>
+      </c>
+      <c r="D460" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E460" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F460" t="s">
+        <v>75</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>34</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E461" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F461" t="s">
+        <v>75</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>38</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E462" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F462" t="s">
+        <v>75</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>43</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E463" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F463" t="s">
+        <v>360</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>727</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E464" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F464" t="s">
+        <v>61</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>731</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E465" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F465" t="s">
+        <v>194</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1763</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>735</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E466" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F466" t="s">
+        <v>194</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>739</v>
+      </c>
+      <c r="D467" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E467" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F467" t="s">
+        <v>75</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>743</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E468" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F468" t="s">
+        <v>360</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>747</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E469" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F469" t="s">
+        <v>360</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1777</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>751</v>
+      </c>
+      <c r="D470" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E470" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F470" t="s">
+        <v>96</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>755</v>
+      </c>
+      <c r="D471" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E471" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F471" t="s">
+        <v>26</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>759</v>
+      </c>
+      <c r="D472" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E472" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F472" t="s">
+        <v>39</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1786</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>763</v>
+      </c>
+      <c r="D473" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E473" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F473" t="s">
+        <v>39</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>767</v>
+      </c>
+      <c r="D474" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E474" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F474" t="s">
+        <v>377</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>771</v>
+      </c>
+      <c r="D475" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E475" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F475" t="s">
+        <v>13</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1795</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>775</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E476" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F476" t="s">
+        <v>377</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>779</v>
+      </c>
+      <c r="D477" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E477" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F477" t="s">
+        <v>215</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>783</v>
+      </c>
+      <c r="D478" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E478" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F478" t="s">
+        <v>1802</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1805</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>787</v>
+      </c>
+      <c r="D479" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E479" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F479" t="s">
+        <v>1802</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>791</v>
+      </c>
+      <c r="D480" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E480" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F480" t="s">
+        <v>48</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1811</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>795</v>
+      </c>
+      <c r="D481" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E481" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F481" t="s">
+        <v>48</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>799</v>
+      </c>
+      <c r="D482" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E482" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F482" t="s">
+        <v>48</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>803</v>
+      </c>
+      <c r="D483" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E483" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F483" t="s">
+        <v>48</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>807</v>
+      </c>
+      <c r="D484" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E484" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F484" t="s">
+        <v>1821</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D485" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E485" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F485" t="s">
+        <v>48</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>811</v>
+      </c>
+      <c r="D486" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E486" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F486" t="s">
+        <v>360</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D487" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E487" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F487" t="s">
+        <v>96</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1834</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E488" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F488" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>10</v>
+      </c>
+      <c r="D489" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E489" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F489" t="s">
+        <v>26</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>17</v>
+      </c>
+      <c r="D490" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E490" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F490" t="s">
+        <v>194</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>21</v>
+      </c>
+      <c r="D491" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E491" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F491" t="s">
+        <v>61</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>25</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E492" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F492" t="s">
+        <v>61</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>30</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E493" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F493" t="s">
+        <v>48</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>34</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E494" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F494" t="s">
+        <v>75</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>38</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E495" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F495" t="s">
+        <v>360</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>43</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E496" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F496" t="s">
+        <v>360</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>47</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E497" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F497" t="s">
+        <v>61</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="H497" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>52</v>
+      </c>
+      <c r="D498" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E498" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F498" t="s">
+        <v>377</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="H498" t="s">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>56</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E499" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F499" t="s">
+        <v>215</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>60</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E500" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F500" t="s">
+        <v>194</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>1862</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>65</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E501" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F501" t="s">
+        <v>26</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="H501" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>70</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E502" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F502" t="s">
+        <v>75</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>74</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E503" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F503" t="s">
+        <v>360</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>79</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E504" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F504" t="s">
+        <v>360</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="H504" t="s">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>83</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E505" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F505" t="s">
+        <v>61</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1871</v>
+      </c>
+      <c r="H505" t="s">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>87</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E506" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F506" t="s">
+        <v>215</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>91</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E507" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F507" t="s">
+        <v>13</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1876</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>95</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E508" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F508" t="s">
+        <v>360</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>1877</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>1879</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>100</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E509" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F509" t="s">
+        <v>96</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>104</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E510" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F510" t="s">
+        <v>96</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>1883</v>
+      </c>
+      <c r="H510" t="s">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>108</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E511" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F511" t="s">
+        <v>377</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="H511" t="s">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>112</v>
+      </c>
+      <c r="D512" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E512" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F512" t="s">
+        <v>377</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="H512" t="s">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>1891</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>116</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E513" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F513" t="s">
+        <v>26</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="H513" t="s">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>120</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E514" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F514" t="s">
+        <v>75</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>1895</v>
+      </c>
+      <c r="H514" t="s">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>124</v>
+      </c>
+      <c r="D515" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E515" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F515" t="s">
+        <v>360</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="H515" t="s">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>128</v>
+      </c>
+      <c r="D516" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E516" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F516" t="s">
+        <v>377</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="H516" t="s">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>133</v>
+      </c>
+      <c r="D517" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E517" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F517" t="s">
+        <v>377</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="H517" t="s">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" t="s">
+        <v>1903</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>137</v>
+      </c>
+      <c r="D518" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E518" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F518" t="s">
+        <v>61</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H518" t="s">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>141</v>
+      </c>
+      <c r="D519" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E519" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F519" t="s">
+        <v>360</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="H519" t="s">
+        <v>1908</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>145</v>
+      </c>
+      <c r="D520" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E520" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F520" t="s">
+        <v>26</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="H520" t="s">
+        <v>1911</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521" t="s">
+        <v>1912</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>149</v>
+      </c>
+      <c r="D521" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E521" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F521" t="s">
+        <v>194</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="H521" t="s">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>1915</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>153</v>
+      </c>
+      <c r="D522" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E522" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F522" t="s">
+        <v>61</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="H522" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>1918</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>157</v>
+      </c>
+      <c r="D523" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E523" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F523" t="s">
+        <v>194</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>1919</v>
+      </c>
+      <c r="H523" t="s">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>161</v>
+      </c>
+      <c r="D524" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E524" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F524" t="s">
+        <v>96</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="H524" t="s">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>165</v>
+      </c>
+      <c r="D525" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E525" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F525" t="s">
+        <v>194</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="H525" t="s">
+        <v>1926</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>169</v>
+      </c>
+      <c r="D526" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E526" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F526" t="s">
+        <v>377</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="H526" t="s">
+        <v>1929</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>173</v>
+      </c>
+      <c r="D527" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E527" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F527" t="s">
+        <v>377</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="H527" t="s">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>177</v>
+      </c>
+      <c r="D528" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E528" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F528" t="s">
+        <v>360</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H528" t="s">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>181</v>
+      </c>
+      <c r="D529" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E529" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F529" t="s">
+        <v>48</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>1937</v>
+      </c>
+      <c r="H529" t="s">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>185</v>
+      </c>
+      <c r="D530" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E530" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F530" t="s">
+        <v>48</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="H530" t="s">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>189</v>
+      </c>
+      <c r="D531" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E531" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F531" t="s">
+        <v>13</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="H531" t="s">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>193</v>
+      </c>
+      <c r="D532" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E532" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F532" t="s">
+        <v>13</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="H532" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>198</v>
+      </c>
+      <c r="D533" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E533" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F533" t="s">
+        <v>13</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>1949</v>
+      </c>
+      <c r="H533" t="s">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>202</v>
+      </c>
+      <c r="D534" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E534" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F534" t="s">
+        <v>215</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="H534" t="s">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>206</v>
+      </c>
+      <c r="D535" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E535" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F535" t="s">
+        <v>215</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="H535" t="s">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>210</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E536" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F536" t="s">
+        <v>96</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="H536" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>1960</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>214</v>
+      </c>
+      <c r="D537" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E537" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F537" t="s">
+        <v>194</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>1961</v>
+      </c>
+      <c r="H537" t="s">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>1963</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>219</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E538" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F538" t="s">
+        <v>360</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="H538" t="s">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>223</v>
+      </c>
+      <c r="D539" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E539" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F539" t="s">
+        <v>215</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="H539" t="s">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>227</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E540" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F540" t="s">
+        <v>61</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="H540" t="s">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>231</v>
+      </c>
+      <c r="D541" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E541" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F541" t="s">
+        <v>61</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="H541" t="s">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>235</v>
+      </c>
+      <c r="D542" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E542" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F542" t="s">
+        <v>360</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="H542" t="s">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>239</v>
+      </c>
+      <c r="D543" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E543" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F543" t="s">
+        <v>96</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="H543" t="s">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>243</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E544" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F544" t="s">
+        <v>1821</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="H544" t="s">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>247</v>
+      </c>
+      <c r="D545" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E545" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F545" t="s">
+        <v>13</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="H545" t="s">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>251</v>
+      </c>
+      <c r="D546" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E546" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F546" t="s">
+        <v>13</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="H546" t="s">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>1990</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>255</v>
+      </c>
+      <c r="D547" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E547" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F547" t="s">
+        <v>377</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="H547" t="s">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>17</v>
+      </c>
+      <c r="D548" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E548" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F548" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="H548" t="s">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>21</v>
+      </c>
+      <c r="D549" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E549" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F549" t="s">
+        <v>61</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="H549" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>25</v>
+      </c>
+      <c r="D550" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E550" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F550" t="s">
+        <v>61</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="H550" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>30</v>
+      </c>
+      <c r="D551" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E551" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F551" t="s">
+        <v>96</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="H551" t="s">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>34</v>
+      </c>
+      <c r="D552" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E552" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F552" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="H552" t="s">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>38</v>
+      </c>
+      <c r="D553" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E553" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F553" t="s">
+        <v>48</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="H553" t="s">
+        <v>2006</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>43</v>
+      </c>
+      <c r="D554" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E554" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F554" t="s">
+        <v>360</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="H554" t="s">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>47</v>
+      </c>
+      <c r="D555" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E555" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F555" t="s">
+        <v>194</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="H555" t="s">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>52</v>
+      </c>
+      <c r="D556" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E556" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F556" t="s">
+        <v>96</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="H556" t="s">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>56</v>
+      </c>
+      <c r="D557" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E557" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F557" t="s">
+        <v>96</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="H557" t="s">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>65</v>
+      </c>
+      <c r="D558" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E558" t="s">
+        <v>1994</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="H558" t="s">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>70</v>
+      </c>
+      <c r="D559" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E559" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F559" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="H559" t="s">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>79</v>
+      </c>
+      <c r="D560" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E560" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F560" t="s">
+        <v>96</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="H560" t="s">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>83</v>
+      </c>
+      <c r="D561" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E561" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F561" t="s">
+        <v>96</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="H561" t="s">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>87</v>
+      </c>
+      <c r="D562" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E562" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F562" t="s">
+        <v>96</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="H562" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>91</v>
+      </c>
+      <c r="D563" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E563" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F563" t="s">
+        <v>61</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="H563" t="s">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>95</v>
+      </c>
+      <c r="D564" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E564" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F564" t="s">
+        <v>96</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="H564" t="s">
+        <v>2039</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>100</v>
+      </c>
+      <c r="D565" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E565" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F565" t="s">
+        <v>96</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="H565" t="s">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>104</v>
+      </c>
+      <c r="D566" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E566" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F566" t="s">
+        <v>96</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="H566" t="s">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>108</v>
+      </c>
+      <c r="D567" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E567" t="s">
+        <v>1994</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="H567" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>2048</v>
+      </c>
+      <c r="D568" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E568" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F568" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="H568" t="s">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>2054</v>
+      </c>
+      <c r="D569" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E569" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F569" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="H569" t="s">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>2057</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D570" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E570" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F570" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="H570" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>10</v>
+      </c>
+      <c r="D571" t="s">
+        <v>2061</v>
+      </c>
+      <c r="E571" t="s">
+        <v>2062</v>
+      </c>
+      <c r="F571" t="s">
+        <v>13</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="H571" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>2065</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
+        <v>17</v>
+      </c>
+      <c r="D572" t="s">
+        <v>2061</v>
+      </c>
+      <c r="E572" t="s">
+        <v>2062</v>
+      </c>
+      <c r="F572" t="s">
+        <v>13</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>2066</v>
+      </c>
+      <c r="H572" t="s">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>21</v>
+      </c>
+      <c r="D573" t="s">
+        <v>2061</v>
+      </c>
+      <c r="E573" t="s">
+        <v>2062</v>
+      </c>
+      <c r="F573" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>2069</v>
+      </c>
+      <c r="H573" t="s">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>2071</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>25</v>
+      </c>
+      <c r="D574" t="s">
+        <v>2061</v>
+      </c>
+      <c r="E574" t="s">
+        <v>2062</v>
+      </c>
+      <c r="F574" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="H574" t="s">
+        <v>2073</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>30</v>
+      </c>
+      <c r="D575" t="s">
+        <v>2061</v>
+      </c>
+      <c r="E575" t="s">
+        <v>2062</v>
+      </c>
+      <c r="F575" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>2075</v>
+      </c>
+      <c r="H575" t="s">
+        <v>2076</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>34</v>
+      </c>
+      <c r="D576" t="s">
+        <v>2061</v>
+      </c>
+      <c r="E576" t="s">
+        <v>2062</v>
+      </c>
+      <c r="F576" t="s">
+        <v>377</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>2078</v>
+      </c>
+      <c r="H576" t="s">
+        <v>2079</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>38</v>
+      </c>
+      <c r="D577" t="s">
+        <v>2061</v>
+      </c>
+      <c r="E577" t="s">
+        <v>2062</v>
+      </c>
+      <c r="F577" t="s">
+        <v>129</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="H577" t="s">
+        <v>2082</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
+        <v>10</v>
+      </c>
+      <c r="D578" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E578" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F578" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="H578" t="s">
+        <v>2086</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>17</v>
+      </c>
+      <c r="D579" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E579" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F579" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>2087</v>
+      </c>
+      <c r="H579" t="s">
+        <v>2088</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>21</v>
+      </c>
+      <c r="D580" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E580" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F580" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="H580" t="s">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>25</v>
+      </c>
+      <c r="D581" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E581" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F581" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="H581" t="s">
+        <v>2092</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>30</v>
+      </c>
+      <c r="D582" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E582" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F582" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>2093</v>
+      </c>
+      <c r="H582" t="s">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>2095</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
+        <v>38</v>
+      </c>
+      <c r="D583" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E583" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F583" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="H583" t="s">
+        <v>2097</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>43</v>
+      </c>
+      <c r="D584" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E584" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F584" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="H584" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>47</v>
+      </c>
+      <c r="D585" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E585" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F585" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H585" t="s">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
+        <v>52</v>
+      </c>
+      <c r="D586" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E586" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F586" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>2102</v>
+      </c>
+      <c r="H586" t="s">
+        <v>2103</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>56</v>
+      </c>
+      <c r="D587" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E587" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F587" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="H587" t="s">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>60</v>
+      </c>
+      <c r="D588" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E588" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F588" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="H588" t="s">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>65</v>
+      </c>
+      <c r="D589" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E589" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F589" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>2108</v>
+      </c>
+      <c r="H589" t="s">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>70</v>
+      </c>
+      <c r="D590" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E590" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F590" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="H590" t="s">
+        <v>2111</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
+        <v>74</v>
+      </c>
+      <c r="D591" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E591" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F591" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="H591" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
+        <v>79</v>
+      </c>
+      <c r="D592" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E592" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F592" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G592" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="H592" t="s">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593" t="s">
+        <v>2117</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
+        <v>83</v>
+      </c>
+      <c r="D593" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E593" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F593" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G593" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="H593" t="s">
+        <v>2119</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B594" t="s">
+        <v>9</v>
+      </c>
+      <c r="C594" t="s">
+        <v>87</v>
+      </c>
+      <c r="D594" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E594" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F594" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G594" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="H594" t="s">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595" t="s">
+        <v>2123</v>
+      </c>
+      <c r="B595" t="s">
+        <v>9</v>
+      </c>
+      <c r="C595" t="s">
+        <v>91</v>
+      </c>
+      <c r="D595" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E595" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F595" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G595" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="H595" t="s">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B596" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" t="s">
+        <v>95</v>
+      </c>
+      <c r="D596" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E596" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F596" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G596" s="1" t="s">
+        <v>2127</v>
+      </c>
+      <c r="H596" t="s">
+        <v>2128</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597" t="s">
+        <v>2129</v>
+      </c>
+      <c r="B597" t="s">
+        <v>9</v>
+      </c>
+      <c r="C597" t="s">
+        <v>100</v>
+      </c>
+      <c r="D597" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E597" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F597" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G597" s="1" t="s">
+        <v>2130</v>
+      </c>
+      <c r="H597" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B598" t="s">
+        <v>9</v>
+      </c>
+      <c r="C598" t="s">
+        <v>104</v>
+      </c>
+      <c r="D598" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E598" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F598" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G598" s="1" t="s">
+        <v>2133</v>
+      </c>
+      <c r="H598" t="s">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599" t="s">
+        <v>2135</v>
+      </c>
+      <c r="B599" t="s">
+        <v>9</v>
+      </c>
+      <c r="C599" t="s">
+        <v>108</v>
+      </c>
+      <c r="D599" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E599" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F599" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G599" s="1" t="s">
+        <v>2136</v>
+      </c>
+      <c r="H599" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B600" t="s">
+        <v>9</v>
+      </c>
+      <c r="C600" t="s">
+        <v>112</v>
+      </c>
+      <c r="D600" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E600" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F600" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G600" s="1" t="s">
+        <v>2139</v>
+      </c>
+      <c r="H600" t="s">
+        <v>2140</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601" t="s">
+        <v>2141</v>
+      </c>
+      <c r="B601" t="s">
+        <v>9</v>
+      </c>
+      <c r="C601" t="s">
+        <v>116</v>
+      </c>
+      <c r="D601" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E601" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F601" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G601" s="1" t="s">
+        <v>2142</v>
+      </c>
+      <c r="H601" t="s">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B602" t="s">
+        <v>9</v>
+      </c>
+      <c r="C602" t="s">
+        <v>120</v>
+      </c>
+      <c r="D602" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E602" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F602" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G602" s="1" t="s">
+        <v>2145</v>
+      </c>
+      <c r="H602" t="s">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603" t="s">
+        <v>2147</v>
+      </c>
+      <c r="B603" t="s">
+        <v>9</v>
+      </c>
+      <c r="C603" t="s">
+        <v>124</v>
+      </c>
+      <c r="D603" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E603" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F603" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G603" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="H603" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B604" t="s">
+        <v>9</v>
+      </c>
+      <c r="C604" t="s">
+        <v>133</v>
+      </c>
+      <c r="D604" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E604" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F604" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G604" s="1" t="s">
+        <v>2151</v>
+      </c>
+      <c r="H604" t="s">
+        <v>2152</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605" t="s">
+        <v>2153</v>
+      </c>
+      <c r="B605" t="s">
+        <v>9</v>
+      </c>
+      <c r="C605" t="s">
+        <v>137</v>
+      </c>
+      <c r="D605" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E605" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F605" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G605" s="1" t="s">
+        <v>2154</v>
+      </c>
+      <c r="H605" t="s">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B606" t="s">
+        <v>9</v>
+      </c>
+      <c r="C606" t="s">
+        <v>141</v>
+      </c>
+      <c r="D606" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E606" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F606" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G606" s="1" t="s">
+        <v>2157</v>
+      </c>
+      <c r="H606" t="s">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B607" t="s">
+        <v>9</v>
+      </c>
+      <c r="C607" t="s">
+        <v>145</v>
+      </c>
+      <c r="D607" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E607" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F607" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G607" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="H607" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B608" t="s">
+        <v>9</v>
+      </c>
+      <c r="C608" t="s">
+        <v>149</v>
+      </c>
+      <c r="D608" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E608" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F608" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G608" s="1" t="s">
+        <v>2163</v>
+      </c>
+      <c r="H608" t="s">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B609" t="s">
+        <v>9</v>
+      </c>
+      <c r="C609" t="s">
+        <v>153</v>
+      </c>
+      <c r="D609" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E609" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F609" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G609" s="1" t="s">
+        <v>2166</v>
+      </c>
+      <c r="H609" t="s">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B610" t="s">
+        <v>9</v>
+      </c>
+      <c r="C610" t="s">
+        <v>157</v>
+      </c>
+      <c r="D610" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E610" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F610" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G610" s="1" t="s">
+        <v>2169</v>
+      </c>
+      <c r="H610" t="s">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B611" t="s">
+        <v>9</v>
+      </c>
+      <c r="C611" t="s">
+        <v>161</v>
+      </c>
+      <c r="D611" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E611" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F611" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G611" s="1" t="s">
+        <v>2172</v>
+      </c>
+      <c r="H611" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B612" t="s">
+        <v>9</v>
+      </c>
+      <c r="C612" t="s">
+        <v>165</v>
+      </c>
+      <c r="D612" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E612" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F612" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G612" s="1" t="s">
+        <v>2175</v>
+      </c>
+      <c r="H612" t="s">
+        <v>2176</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613" t="s">
+        <v>2177</v>
+      </c>
+      <c r="B613" t="s">
+        <v>9</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D613" t="s">
+        <v>2178</v>
+      </c>
+      <c r="E613" t="s">
+        <v>2179</v>
+      </c>
+      <c r="F613" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G613" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="H613" t="s">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B614" t="s">
+        <v>9</v>
+      </c>
+      <c r="C614" t="s">
+        <v>10</v>
+      </c>
+      <c r="D614" t="s">
+        <v>2178</v>
+      </c>
+      <c r="E614" t="s">
+        <v>2179</v>
+      </c>
+      <c r="F614" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G614" s="1" t="s">
+        <v>2183</v>
+      </c>
+      <c r="H614" t="s">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615" t="s">
+        <v>2185</v>
+      </c>
+      <c r="B615" t="s">
+        <v>9</v>
+      </c>
+      <c r="C615" t="s">
+        <v>17</v>
+      </c>
+      <c r="D615" t="s">
+        <v>2178</v>
+      </c>
+      <c r="E615" t="s">
+        <v>2179</v>
+      </c>
+      <c r="F615" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G615" s="1" t="s">
+        <v>2186</v>
+      </c>
+      <c r="H615" t="s">
+        <v>2187</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B616" t="s">
+        <v>9</v>
+      </c>
+      <c r="C616" t="s">
+        <v>21</v>
+      </c>
+      <c r="D616" t="s">
+        <v>2178</v>
+      </c>
+      <c r="E616" t="s">
+        <v>2179</v>
+      </c>
+      <c r="F616" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G616" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="H616" t="s">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617" t="s">
+        <v>2190</v>
+      </c>
+      <c r="B617" t="s">
+        <v>9</v>
+      </c>
+      <c r="C617" t="s">
+        <v>25</v>
+      </c>
+      <c r="D617" t="s">
+        <v>2178</v>
+      </c>
+      <c r="E617" t="s">
+        <v>2179</v>
+      </c>
+      <c r="F617" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G617" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H617" t="s">
+        <v>2192</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618" t="s">
+        <v>2193</v>
+      </c>
+      <c r="B618" t="s">
+        <v>9</v>
+      </c>
+      <c r="C618" t="s">
+        <v>30</v>
+      </c>
+      <c r="D618" t="s">
+        <v>2178</v>
+      </c>
+      <c r="E618" t="s">
+        <v>2179</v>
+      </c>
+      <c r="F618" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G618" s="1" t="s">
+        <v>2194</v>
+      </c>
+      <c r="H618" t="s">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619" t="s">
+        <v>2196</v>
+      </c>
+      <c r="B619" t="s">
+        <v>9</v>
+      </c>
+      <c r="C619" t="s">
+        <v>34</v>
+      </c>
+      <c r="D619" t="s">
+        <v>2178</v>
+      </c>
+      <c r="E619" t="s">
+        <v>2179</v>
+      </c>
+      <c r="F619" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G619" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="H619" t="s">
+        <v>2198</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620" t="s">
+        <v>2199</v>
+      </c>
+      <c r="B620" t="s">
+        <v>9</v>
+      </c>
+      <c r="C620" t="s">
+        <v>38</v>
+      </c>
+      <c r="D620" t="s">
+        <v>2178</v>
+      </c>
+      <c r="E620" t="s">
+        <v>2179</v>
+      </c>
+      <c r="F620" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G620" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="H620" t="s">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621" t="s">
+        <v>2202</v>
+      </c>
+      <c r="B621" t="s">
+        <v>9</v>
+      </c>
+      <c r="C621" t="s">
+        <v>43</v>
+      </c>
+      <c r="D621" t="s">
+        <v>2178</v>
+      </c>
+      <c r="E621" t="s">
+        <v>2179</v>
+      </c>
+      <c r="F621" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G621" s="1" t="s">
+        <v>2203</v>
+      </c>
+      <c r="H621" t="s">
+        <v>2204</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -9843,50 +23472,427 @@
     <hyperlink ref="G220" r:id="rId219"/>
     <hyperlink ref="G221" r:id="rId220"/>
     <hyperlink ref="G222" r:id="rId221"/>
     <hyperlink ref="G223" r:id="rId222"/>
     <hyperlink ref="G224" r:id="rId223"/>
     <hyperlink ref="G225" r:id="rId224"/>
     <hyperlink ref="G226" r:id="rId225"/>
     <hyperlink ref="G227" r:id="rId226"/>
     <hyperlink ref="G228" r:id="rId227"/>
     <hyperlink ref="G229" r:id="rId228"/>
     <hyperlink ref="G230" r:id="rId229"/>
     <hyperlink ref="G231" r:id="rId230"/>
     <hyperlink ref="G232" r:id="rId231"/>
     <hyperlink ref="G233" r:id="rId232"/>
     <hyperlink ref="G234" r:id="rId233"/>
     <hyperlink ref="G235" r:id="rId234"/>
     <hyperlink ref="G236" r:id="rId235"/>
     <hyperlink ref="G237" r:id="rId236"/>
     <hyperlink ref="G238" r:id="rId237"/>
     <hyperlink ref="G239" r:id="rId238"/>
     <hyperlink ref="G240" r:id="rId239"/>
     <hyperlink ref="G241" r:id="rId240"/>
     <hyperlink ref="G242" r:id="rId241"/>
     <hyperlink ref="G243" r:id="rId242"/>
     <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
+    <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
+    <hyperlink ref="G552" r:id="rId551"/>
+    <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
+    <hyperlink ref="G566" r:id="rId565"/>
+    <hyperlink ref="G567" r:id="rId566"/>
+    <hyperlink ref="G568" r:id="rId567"/>
+    <hyperlink ref="G569" r:id="rId568"/>
+    <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
+    <hyperlink ref="G572" r:id="rId571"/>
+    <hyperlink ref="G573" r:id="rId572"/>
+    <hyperlink ref="G574" r:id="rId573"/>
+    <hyperlink ref="G575" r:id="rId574"/>
+    <hyperlink ref="G576" r:id="rId575"/>
+    <hyperlink ref="G577" r:id="rId576"/>
+    <hyperlink ref="G578" r:id="rId577"/>
+    <hyperlink ref="G579" r:id="rId578"/>
+    <hyperlink ref="G580" r:id="rId579"/>
+    <hyperlink ref="G581" r:id="rId580"/>
+    <hyperlink ref="G582" r:id="rId581"/>
+    <hyperlink ref="G583" r:id="rId582"/>
+    <hyperlink ref="G584" r:id="rId583"/>
+    <hyperlink ref="G585" r:id="rId584"/>
+    <hyperlink ref="G586" r:id="rId585"/>
+    <hyperlink ref="G587" r:id="rId586"/>
+    <hyperlink ref="G588" r:id="rId587"/>
+    <hyperlink ref="G589" r:id="rId588"/>
+    <hyperlink ref="G590" r:id="rId589"/>
+    <hyperlink ref="G591" r:id="rId590"/>
+    <hyperlink ref="G592" r:id="rId591"/>
+    <hyperlink ref="G593" r:id="rId592"/>
+    <hyperlink ref="G594" r:id="rId593"/>
+    <hyperlink ref="G595" r:id="rId594"/>
+    <hyperlink ref="G596" r:id="rId595"/>
+    <hyperlink ref="G597" r:id="rId596"/>
+    <hyperlink ref="G598" r:id="rId597"/>
+    <hyperlink ref="G599" r:id="rId598"/>
+    <hyperlink ref="G600" r:id="rId599"/>
+    <hyperlink ref="G601" r:id="rId600"/>
+    <hyperlink ref="G602" r:id="rId601"/>
+    <hyperlink ref="G603" r:id="rId602"/>
+    <hyperlink ref="G604" r:id="rId603"/>
+    <hyperlink ref="G605" r:id="rId604"/>
+    <hyperlink ref="G606" r:id="rId605"/>
+    <hyperlink ref="G607" r:id="rId606"/>
+    <hyperlink ref="G608" r:id="rId607"/>
+    <hyperlink ref="G609" r:id="rId608"/>
+    <hyperlink ref="G610" r:id="rId609"/>
+    <hyperlink ref="G611" r:id="rId610"/>
+    <hyperlink ref="G612" r:id="rId611"/>
+    <hyperlink ref="G613" r:id="rId612"/>
+    <hyperlink ref="G614" r:id="rId613"/>
+    <hyperlink ref="G615" r:id="rId614"/>
+    <hyperlink ref="G616" r:id="rId615"/>
+    <hyperlink ref="G617" r:id="rId616"/>
+    <hyperlink ref="G618" r:id="rId617"/>
+    <hyperlink ref="G619" r:id="rId618"/>
+    <hyperlink ref="G620" r:id="rId619"/>
+    <hyperlink ref="G621" r:id="rId620"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>