--- v0 (2026-02-04)
+++ v1 (2026-05-13)
@@ -10,2674 +10,2692 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1754" uniqueCount="868">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1762" uniqueCount="874">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Russo</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/58/oficio_096_-2025_rua_campanha_-_poda_-_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/58/oficio_096_-2025_rua_campanha_-_poda_-_assinado.pdf</t>
   </si>
   <si>
     <t>Poda em uma árvore na rua Campanha esquina com rua Florestal, altura do número 122, bairro Alvorada.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/60/oficio_097_-2025_ponto_de_onibus_-_gaia_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/60/oficio_097_-2025_ponto_de_onibus_-_gaia_assinado.pdf</t>
   </si>
   <si>
     <t>Instalação de um ponto de ônibus em frente a Cantina Trem Bão, altura do número 449, sentido Caeté, bairro Gaia.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>Tiago Salgado</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/64/03-11_nivelamento_e_pavimentacao_asfaltica_assinado_sapl.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/64/03-11_nivelamento_e_pavimentacao_asfaltica_assinado_sapl.pdf</t>
   </si>
   <si>
     <t>Nivelamento, e se possível, à pavimentação asfáltica da Rua Gaia, altura do número 350, no bairro Siderúrgica.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>Pastor João Bueno</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/65/indicacao.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/65/indicacao.pdf</t>
   </si>
   <si>
     <t>Construção de um muro de contenção (gabião) na Rua Florianópolis, esquina com Rua Brasília nº 34, Vila São José, Bairro General Carneiro.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>William Borges</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_-obras_-av.cardoso_de_meneses_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_-obras_-av.cardoso_de_meneses_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para que a Copasa solucione o problema na Av. Cardoso de Menezes, Bairro Alvorada, com o retorno de esgoto nas residências e alagamentos da via, após obra realizada pela Empresa.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>Hamilton Alves</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/67/recapeamento_asfaltico_rua_sao_pedro.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/67/recapeamento_asfaltico_rua_sao_pedro.pdf</t>
   </si>
   <si>
     <t>Recapeamento Asfáltico Rua São Pedro, próximo ao número 978, Bairro Roça Grande.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>Roberto do Bar</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/68/requerimento_3725_assinado_1.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/68/requerimento_3725_assinado_1.pdf</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/69/requerimento_3725_assinado_1.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/69/requerimento_3725_assinado_1.pdf</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>Tornado</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/70/indicacao_03-11-25_-_pavimentacao_da_rua_geraldo_candido_da_costa_-_morro_sao_francisco.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/70/indicacao_03-11-25_-_pavimentacao_da_rua_geraldo_candido_da_costa_-_morro_sao_francisco.pdf</t>
   </si>
   <si>
     <t>Solicitação de pavimentação em toda extensão da rua Geraldo Candido da Costa - Bairro Morro São Francisco - SABARÁ/MG</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>Mariana Nunes</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/71/indicacao-03-11-25_quebra_molas_assinado_3.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/71/indicacao-03-11-25_quebra_molas_assinado_3.pdf</t>
   </si>
   <si>
     <t>Quebra molas na rua Jatobá, bairro Cabral</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao-03-11-25_casa_do_autista_assinado_1.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao-03-11-25_casa_do_autista_assinado_1.pdf</t>
   </si>
   <si>
     <t>Criação da casa do Autista de Sabara</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/85/operacao_tapa-buraco_estrela_do_sul_e_claudio_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/85/operacao_tapa-buraco_estrela_do_sul_e_claudio_assinado.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buraco nas ruas Estrela do Sul, Campina Verde e Rua Cláudio, nº 499, localizadas no Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/86/poda_de_arvore_rua_dos_coqueiros_184_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/86/poda_de_arvore_rua_dos_coqueiros_184_assinado.pdf</t>
   </si>
   <si>
     <t>Poda de árvore que se encontram no passeio da Rua dos Coqueiros nº 184, bairro Nossa Senhora de Fátima- Sabará.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/87/oficio_102_-2025_-_implantacao_de_jardim_rua_tocantins_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/87/oficio_102_-2025_-_implantacao_de_jardim_rua_tocantins_assinado.pdf</t>
   </si>
   <si>
     <t>Construção de um Jardim em Área de Descarte Irregular de Resíduos na rua Tocantins, nas margens da BR MG05, bairro Alvorada.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_obras_-_rua_canopus_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_obras_-_rua_canopus_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação a Secretaria de Obras para abertura da Rua Canopus, com pavimentação asfáltica, Bairro Vila dos Coqueiros.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_defesa_social_-_rua_carvalho_de_brito_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_defesa_social_-_rua_carvalho_de_brito_assinado.pdf</t>
   </si>
   <si>
     <t>À Secretaria Municipal de Defesa Social para a construção de quebra-molas na Rua Carvalho, Bairro Vila Eugênio Rossi.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/91/oficio_100_-2025_rua_saraiva_e_faria_pereira_-_quebra-molas_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/91/oficio_100_-2025_rua_saraiva_e_faria_pereira_-_quebra-molas_assinado.pdf</t>
   </si>
   <si>
     <t>Instalação de dois redutores de velocidade (quebra-molas), nas ruas a seguir: _x000D_
 •	Rua Faria Pereira, altura do número 423, bairro Alvorada;_x000D_
 •	Rua Saraiva, altura do número 308, bairro Alvorada.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/92/oficio_101_-2025_-_implantacao_de_jardim_av_amalia_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/92/oficio_101_-2025_-_implantacao_de_jardim_av_amalia_assinado.pdf</t>
   </si>
   <si>
     <t>Construção de um Jardim em Área de Descarte Irregular de Resíduos na avenida Amália, bairro Alvorada.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/94/oficio_099-2025_morro_da_cruz_-_substituicao_de_cerca_no_entorno_da_igreja_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/94/oficio_099-2025_morro_da_cruz_-_substituicao_de_cerca_no_entorno_da_igreja_assinado.pdf</t>
   </si>
   <si>
     <t>Substituição dos postes de cimento e da cerca de arame farpado em todo entorno da Capela do Senhor Bom Jesus, bairro Morro da Cruz.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_camara_-_copasa_-_falta_de_agua_em_ravena_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_camara_-_copasa_-_falta_de_agua_em_ravena_assinado.pdf</t>
   </si>
   <si>
     <t>À Câmara para convocação da Companhia de Saneamento de Minas Gerais – COPASA a prestar esclarecimentos sobre a falta de abastecimento de água recorrendo em Ravena, mais precisamente nos distritos de Palmital, Muniz, Canaã e Cigana.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_defesa_social_-_saritur__assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_defesa_social_-_saritur__assinado.pdf</t>
   </si>
   <si>
     <t>À Secretaria Municipal de Defesa Social e outros órgãos que realizem notificação aos responsáveis pela garagem da Empresa Saritur, localizada na Rua Mercúrio, nº 300, Bairro Ana Lucia.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/98/pavimentacao_das_ruas_lima_duarte_e_tres_coracoes_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/98/pavimentacao_das_ruas_lima_duarte_e_tres_coracoes_assinado.pdf</t>
   </si>
   <si>
     <t>Pavimentação de aproximadamente 50 metros da Rua Três Corações (a partir da Rua Lima Duarte) e 59 metros da Rua Lima Duarte, ambas localizadas no Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_obras_-_quadra_da_rua_mariana__assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_obras_-_quadra_da_rua_mariana__assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para a Secretaria Municipal de Obras para a manutenção da Quadra Esportiva da Rua Mariana, em General Carneiro.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/102/oficio_098-2025_ponto_de_onibus_-_trevo_do_pompeu_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/102/oficio_098-2025_ponto_de_onibus_-_trevo_do_pompeu_assinado.pdf</t>
   </si>
   <si>
     <t>Instalação de um ponto de ônibus com cobertura no trevo do bairro Pompeu, sentido Caeté, na MGC 262.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/104/pavimentacao_de_toda_a_extensao_da_rua_california_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/104/pavimentacao_de_toda_a_extensao_da_rua_california_assinado.pdf</t>
   </si>
   <si>
     <t>Pavimentação de toda a extensão da Rua Califórnia, com início na Rua Marechal Hermes até a Rua Cachoeirinha, no Bairro Castanheira.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>Bulu da Mercearia</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao___passagem_elevada_de_pedestre___em_frente_a_escola_ordalia_ravena_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao___passagem_elevada_de_pedestre___em_frente_a_escola_ordalia_ravena_assinado.pdf</t>
   </si>
   <si>
     <t>SOLICITA PASSAGEM  ELEVADA DE PEDESTRE _ EM FRENTE A ESCOLA ORDALIA_RAVENA</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/110/instalacao_de_um_poste_de_iluminacao_publica_entre_as_ruas_francisco_sa_e_estrela_do_sul2c_rio_verde_e_coqueiros_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/110/instalacao_de_um_poste_de_iluminacao_publica_entre_as_ruas_francisco_sa_e_estrela_do_sul2c_rio_verde_e_coqueiros_assinado.pdf</t>
   </si>
   <si>
     <t>Instalação de um poste com luminária de LED no cruzamento entre as Ruas Francisco Sá e Estrela do Sul; a instalação de um poste com luminária de LED na Rua Rio Verde; e a instalação de um braço de luz com lâmpada de LED no poste existente na Rua dos Coqueiros.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao___estudo_tecnico_para_a_instalacao_de_semafaro_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao___estudo_tecnico_para_a_instalacao_de_semafaro_assinado.pdf</t>
   </si>
   <si>
     <t>SOLICITO O ESTUDO TECNICO PARA A INSTALAÇÃO DE SEMÁFARO</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao___plano_de_revitalizacao_da_infraestrutura_de_apoio_ao_turista_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao___plano_de_revitalizacao_da_infraestrutura_de_apoio_ao_turista_assinado.pdf</t>
   </si>
   <si>
     <t>SOLICITO PLANO DE REVITALIZAÇÃO DA INFRAESTRUTURA DE APOIO AO TURISTA</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao__reduzir_o_tempo_de_espera_dos_pacientes_que_procuram_por_atendimentos_na_upa_e_nas_ubss_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao__reduzir_o_tempo_de_espera_dos_pacientes_que_procuram_por_atendimentos_na_upa_e_nas_ubss_assinado.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA REDUZIR O TEMPO DE ESPERA, DOS PACIENTES QUE PROCURAM POR ATENDIMENTOS NA UPA E NAS UBSS</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao___revitalizacao_de_pintura_das_passagens_elevadas_de_pedestres__em_todo_municipio_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao___revitalizacao_de_pintura_das_passagens_elevadas_de_pedestres__em_todo_municipio_assinado.pdf</t>
   </si>
   <si>
     <t>SOLICITO A REVITALIZAÇÃO DE PINTURA DAS PASSAGENS ELEVADAS DE PEDESTRES_ EM TODO MUNICÍPIO [assinado]</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao___supressao_retirada_de_arvore_rua_joao_monlevade_general_carneiro_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao___supressao_retirada_de_arvore_rua_joao_monlevade_general_carneiro_assinado.pdf</t>
   </si>
   <si>
     <t>SOLICITO A SUPRESSÃO (RETIRADA) DE ÁRVORE_RUA JOÃO MONLEVADE_GENERAL CARNEIRO</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao-10-11-25_recapeamento_asfaltico2c_rua_jatoba_assinado_2_ok.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao-10-11-25_recapeamento_asfaltico2c_rua_jatoba_assinado_2_ok.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfaltico na rua Jatobá , bairro Cabral</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>Tikin Moreira</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/120/requerimento_01_10-11_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/120/requerimento_01_10-11_assinado.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade técnica para a construção de uma escada com implantação de corrimão na Rua Atílio Purri, no trecho compreendido entre a Rua Leonora Marcelino Ferreira e o número 722, localizada no bairro Borba Gato.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/122/requerimento_3625_assinado_1.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/122/requerimento_3625_assinado_1.pdf</t>
   </si>
   <si>
     <t>Passagem elevada de pedestre na Rua Januária Pista de Skate no Bairro General Carneiro, incluindo também placas com velocidade permitida de 40 km, próximo ao local.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/123/requerimento_3925_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/123/requerimento_3925_assinado.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos na em toda extensão da Rua de Acesso ao Bairro Castanheira, dando início na Via Borba Gato até a Escola JK.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>D'bike</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_30001.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_30001.pdf</t>
   </si>
   <si>
     <t>Medidas de segurança física nos campos geridos pelo município, campo da liga, campo da geração, campo do Niltão e campo do bom retiro.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_20001.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_20001.pdf</t>
   </si>
   <si>
     <t>Colocação de placa de proibição de trânsito de caminhões pesados e outros veículos com carga muito pesada, na Rua Amalia, entre os números 179 e 123, no bairro Boa Vista.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao0001.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao0001.pdf</t>
   </si>
   <si>
     <t>Construção de muro de arrimo ou outro meio de contenção de barranco fronteiriço de córrego com parte dos fundos de imóveis na Vila Barraginha, na altura do número 48, no bairro Novo Alvorada.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>Alan do Vila</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_2_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_2_assinado.pdf</t>
   </si>
   <si>
     <t>Execução de obras de contenção, instalação de boca de lobo e recomposição asfáltica na Rua Santa Helena, localizada no Bairro Córrego da Ilha, em Sabará.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_1_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_1_assinado.pdf</t>
   </si>
   <si>
     <t>Instalação de um redutor de velocidade (quebra-mola) na Rua Joaquim Barbosa, nº 86, localizada no Bairro Rosário.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/134/tapa_buraco_-_rua__caete_01_-_vila_santa_cruz_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/134/tapa_buraco_-_rua__caete_01_-_vila_santa_cruz_assinado.pdf</t>
   </si>
   <si>
     <t>Tapa buraco, rua Caeté, 01, Vila,  Santa Cruz.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/135/retirada_de_entulhos_e_limpeza_-_travessa_serra_da_piedade_66_-_alto_fidalgo_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/135/retirada_de_entulhos_e_limpeza_-_travessa_serra_da_piedade_66_-_alto_fidalgo_assinado.pdf</t>
   </si>
   <si>
     <t>Retirada de entulho e limpeza Travessa Serra da Piedade, 66 - Alto do Fidalgo.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/136/recapeamento_asfaltico_-_rua_gaviao__do_numero_6_ao_221_-_adelmolandia__assinado_2.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/136/recapeamento_asfaltico_-_rua_gaviao__do_numero_6_ao_221_-_adelmolandia__assinado_2.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico - Rua Gavião  do numero 6 ao 221 - Adelmolândia.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/137/tapa_buraco_-_rua_da_ponte_10_-_siderurgica_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/137/tapa_buraco_-_rua_da_ponte_10_-_siderurgica_assinado.pdf</t>
   </si>
   <si>
     <t>Tapa buraco rua da Ponte, 10, bairro Siderúrgica.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/144/reforma_na_escola_ver._jose_lopes_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/144/reforma_na_escola_ver._jose_lopes_assinado.pdf</t>
   </si>
   <si>
     <t>Reforma e ampliação da Escola Municipal Vereador José Lopes, localizada no Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/145/reforma_na_escola_gabriela_leite_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/145/reforma_na_escola_gabriela_leite_assinado.pdf</t>
   </si>
   <si>
     <t>Manutenção geral e melhorias estruturais na Escola Municipal Gabriel Leite Araújo, localizada no Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/146/reforma_na_jules_pauly_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/146/reforma_na_jules_pauly_assinado.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra poliesportiva para a Escola Municipal Jules Pauly e, para melhorar o trânsito local na rua da escola, a implantação de uma via pública com rotatória, no final das Ruas Sacramento e Buenópolis, até a Rua Borda da Mata ou Rua Quatorze, no Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/147/pavimentacao_de_toda_a_extensao_da_rua_california_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/147/pavimentacao_de_toda_a_extensao_da_rua_california_assinado.pdf</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/148/reforma_na_caic_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/148/reforma_na_caic_assinado.pdf</t>
   </si>
   <si>
     <t>Melhorias estruturais na Escola Municipal Aníbal Machado – CAIC, localizada no Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/149/requerimento_03_17-11_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/149/requerimento_03_17-11_assinado.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade técnica para a implantação de sinalização de parada obrigatória, por meio de placas e marcações viárias, no cruzamento da Rua Armando Ziller com a Rua Leonora Marcelino Ferreira, localizado no bairro Borba Gato</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/150/requerimento_01_17-11_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/150/requerimento_01_17-11_assinado.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade técnica para a implantação de sinalização de parada obrigatória, por meio de placas e marcações viárias, no entroncamento da Rua Fernando Jaques com a Rua Atílio Purri, localizado no bairro Borba Gato</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/151/requerimento_02_17-11_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/151/requerimento_02_17-11_assinado.pdf</t>
   </si>
   <si>
     <t>Capina e limpeza do “campinho” localizado em frente à Igreja Católica, na Rua Armando Ziler, ao lado do nº 8B, no bairro Borba Gato</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/153/oficio_106_-2025_rua_florestal_c_av_amalia_-_recapeamento_asfaltico_-_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/153/oficio_106_-2025_rua_florestal_c_av_amalia_-_recapeamento_asfaltico_-_assinado.pdf</t>
   </si>
   <si>
     <t>Realização do recapeamento asfáltico, capina e limpeza da Rua Florestal, esquina da rua Ibirité até o cruzamento com a Av. Amália, bairro Alvorada.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_defesa_social_-_cruzamento_ruas_tiradentes_e_abaete__assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_defesa_social_-_cruzamento_ruas_tiradentes_e_abaete__assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para Secreta de Defesa Social - Sinalização de transito no cruzamento das Ruas Abaeté e Tiradentes</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/155/oficio_103_-2025_-_ecoponto_alvorada_e_novo_alvorada_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/155/oficio_103_-2025_-_ecoponto_alvorada_e_novo_alvorada_assinado.pdf</t>
   </si>
   <si>
     <t>Implantação de um Ecoponto e a implementação do projeto de coleta seletiva nas proximidades da Escola Municipal Geralda Dias de Assunção, divisa dos bairros Alvorada e Novo Alvorada.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/156/oficio_105_-2025_rua_boa_viagem_-_limpeza_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/156/oficio_105_-2025_rua_boa_viagem_-_limpeza_assinado.pdf</t>
   </si>
   <si>
     <t>Limpeza em toda a extensão da rua Boa Viagem, no bairro Novo Alvorada.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/157/oficio_104_-2025_substiuicao_do_poste_praca_dos_coqueiros_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/157/oficio_104_-2025_substiuicao_do_poste_praca_dos_coqueiros_assinado.pdf</t>
   </si>
   <si>
     <t>Substituição de um poste localizado na rua Liberdade, altura do número 883, no bairro Alvorada.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_defesa_social_-_rua_santos_dumont__assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_defesa_social_-_rua_santos_dumont__assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para a Secretaria de Defesa Social - Proibir estacionar nos dois lados da Rua Santos Dumont</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_obras_-_praca_sao_sebastiao__assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_obras_-_praca_sao_sebastiao__assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para Secretaria de Obras - Manutenção da Praça São Sebastião</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/160/feitura_de_quebra_molas_redutores_adelmolandia_2.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/160/feitura_de_quebra_molas_redutores_adelmolandia_2.pdf</t>
   </si>
   <si>
     <t>Feitura de quebra molas, redutores de velocidade, na Rua José Rodrigues dos Santos, entre os números 363 e 381, no bairro Adelmolândia.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/161/indicacao_17-11-2025_-_instalacao_de_placas_de_identificacao_de_ruas_-_adelmolandia.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/161/indicacao_17-11-2025_-_instalacao_de_placas_de_identificacao_de_ruas_-_adelmolandia.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de placas de identificação dos logradouros: Rua Sabiá, Rua Bem-Te-Vi, Rua Colibri, Travessa 1, Travessa 2, Travessa 4, Rua Papa-Capim, Rua Pintassilgo, Rua Canário e Travessa Bem-Te-Vi, localizados no bairro Adelmolândia, Sabará/MG.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao-17-11-25_recapeamento_asfaltico2c_rua_jatoba_assinado_1-4.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao-17-11-25_recapeamento_asfaltico2c_rua_jatoba_assinado_1-4.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico na Rua Jatobá</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao-17-11-25_varias_demandas_na_e.m._eurico_gaspar_dutra_assinado_1-3.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao-17-11-25_varias_demandas_na_e.m._eurico_gaspar_dutra_assinado_1-3.pdf</t>
   </si>
   <si>
     <t>Escola Municipal Presidente Eurico Gaspar Dutra</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao-17-11-25_quebra_mola_no_bairro_morro_da_cruz_assinado_1.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao-17-11-25_quebra_mola_no_bairro_morro_da_cruz_assinado_1.pdf</t>
   </si>
   <si>
     <t>instalação de um quebra-mola na entrada do Bairro Morro da Cruz  e a instalação de uma grade de proteção na Escola_x000D_
 Municipal Geraldo dos Santos</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao___programa_de_paisagismo_e_reforma_das_pracas_publicas_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao___programa_de_paisagismo_e_reforma_das_pracas_publicas_assinado.pdf</t>
   </si>
   <si>
     <t>Realização de um programa de Paisagismo e Reforma das praças públicas do município de Sabará.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao___cobertura_da_quadra_poliesportiva___praca_do_barao_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao___cobertura_da_quadra_poliesportiva___praca_do_barao_assinado.pdf</t>
   </si>
   <si>
     <t>Cobertura da quadra poliesportiva localizada na Praça do Barão.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao___instalacao_de_poste__morro_sao_francisco_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao___instalacao_de_poste__morro_sao_francisco_assinado.pdf</t>
   </si>
   <si>
     <t>Instalação de 03 (três) novos postes de iluminação, no Bairro Morro São Francisco,</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao___construcao_de_creche_em_terreno_baldio__rua_costa_rica_esquina_com_noruega_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao___construcao_de_creche_em_terreno_baldio__rua_costa_rica_esquina_com_noruega_assinado.pdf</t>
   </si>
   <si>
     <t>Construção de uma Creche Municipal, no terreno baldio localizado no final da rua Costa Rica esquina com rua Noruega, no bairro Nações Unidas</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao___pavimentacao_asfaltica___rua_pedro_de_alcantara__ravena_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao___pavimentacao_asfaltica___rua_pedro_de_alcantara__ravena_assinado.pdf</t>
   </si>
   <si>
     <t>Pavimentação Asfáltica na Rua Pedro de Alcântara que dá acesso à Escola Municipal José Luiz Gonzaga Ferreira, em Ravena, neste município.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/180/tapa_buraco_-_rua_sao_vicente_44_-_morro_da_cruz_assinada.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/180/tapa_buraco_-_rua_sao_vicente_44_-_morro_da_cruz_assinada.pdf</t>
   </si>
   <si>
     <t>Tapa buraco - Rua São Vicente, próximo ao número 44 - Morro da Cruz.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/181/recapeamento_asfaltico_travessa_serra_da_piedade_68_alto_fidalgo_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/181/recapeamento_asfaltico_travessa_serra_da_piedade_68_alto_fidalgo_assinado.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico - rua Travessa Serra da Piedade, próximo ao número, 68,  Alto Fidalgo.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/182/tapa_buraco_-_serra_santa_helena_118_-_morada_da_serra_assinada.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/182/tapa_buraco_-_serra_santa_helena_118_-_morada_da_serra_assinada.pdf</t>
   </si>
   <si>
     <t>Tapa buraco - rua Serra Santa Helena, próximo ao número, 118, bairro Morada da Serra.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/183/tapa_buraco_na_rua_santa_cruz_proximo_ao_numero_48_bairro_morro_da_cruz_assinada.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/183/tapa_buraco_na_rua_santa_cruz_proximo_ao_numero_48_bairro_morro_da_cruz_assinada.pdf</t>
   </si>
   <si>
     <t>Tapa buraco -  rua Santa Cruz, próximo ao número, 48, bairro Morro da Cruz.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/184/tapa_buraco_na_rua_belo_horizonte_proximo_ao_numero_22_bairro_agua_ferrea._assinada.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/184/tapa_buraco_na_rua_belo_horizonte_proximo_ao_numero_22_bairro_agua_ferrea._assinada.pdf</t>
   </si>
   <si>
     <t>Tapa buraco - rua Belo Horizonte, próximo ao número 22, bairro Água Férrea.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/185/tapa_buraco_na_rua_juscelino_kubitscheck_proximo_ao_numero_12_bairro_siderurgica_assinada.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/185/tapa_buraco_na_rua_juscelino_kubitscheck_proximo_ao_numero_12_bairro_siderurgica_assinada.pdf</t>
   </si>
   <si>
     <t>Tapa buraco - rua Juscelino Kubitscheck, próximo ao número 12, bairro Siderúrgica.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/190/setor_de_iluminacao_rua_santa_luzia_iluminaria_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/190/setor_de_iluminacao_rua_santa_luzia_iluminaria_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de um braço de luz com lâmpada de led, na Rua Santa Luzia, em frente ao nº 358, bairro Nossa Senhora de Fatima- Sabará, nas proximidades do escadão recentemente construído.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/194/oficio_107_-2025_rua_fobos_-_mao_unica_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/194/oficio_107_-2025_rua_fobos_-_mao_unica_assinado.pdf</t>
   </si>
   <si>
     <t>Implantação de sinalização adequada em toda a extensão da Rua Fobos, no Bairro Ana Lúcia, estabelecendo: _x000D_
 Sentido único de circulação na via; _x000D_
 Placa de contramão no lado oposto, garantindo a correta organização do fluxo.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/195/requerimento_02_24-11_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/195/requerimento_02_24-11_assinado.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade para a Cemig realizar a poda das árvores que se encontram em contato com a fiação dos postes na Rua Letícia, nas proximidades da Mineração Santiago, localizada no bairro Borges.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/196/indicacao-24-11-25_semaforo_e_recapeamneto_bairro_padre_chuiquinho_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/196/indicacao-24-11-25_semaforo_e_recapeamneto_bairro_padre_chuiquinho_assinado.pdf</t>
   </si>
   <si>
     <t>Semáforo e Recapeamento Asfático no Bairro Padre Chiquinho</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/197/indicacao-24-11-25_cobertura_de_ponto_onibus_na_rua_floriano_peixoto_de_viterbo_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/197/indicacao-24-11-25_cobertura_de_ponto_onibus_na_rua_floriano_peixoto_de_viterbo_assinado.pdf</t>
   </si>
   <si>
     <t>Cobertura do ponto de Ônibus na Av. Prefeito Vitor Fantini</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/198/reabertura_da_horta_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/198/reabertura_da_horta_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitamos a reabertura da Horta Comunitária localizada entre a Rua Campo Florido e a Rua Nova Esperança, no Bairro Nossa Senhora de Fátima-Sabará.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/200/requerimento_01_24-11_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/200/requerimento_01_24-11_assinado.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade para a instalação de uma lixeira na Rua Alameda das Flores, esquina com a Rua Alameda das Azaléias, nas proximidades dos conhecidos “predinhos”, localizados no bairro Borges.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/201/setor_de_iluminacao_rua_francisco_sa_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/201/setor_de_iluminacao_rua_francisco_sa_assinado.pdf</t>
   </si>
   <si>
     <t>Instalação de uma luminária de led na rua Francisco Sá com Rio Verde e a instalação de um braço de luz com lâmpada de led no poste existente da rua dos Coqueiros.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/202/indicacao___operacao_tapa-buracos_rotatoria__bairro_siderurgica_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/202/indicacao___operacao_tapa-buracos_rotatoria__bairro_siderurgica_assinado.pdf</t>
   </si>
   <si>
     <t>Operação tapa-buracos na rotatória localizada na Rua presidente Juscelino Kubitscheck próximo ao nº, 79 Siderúrgica.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/203/indicacao___poda_das_arvores_na_rua_portugal___nacoes_unidas_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/203/indicacao___poda_das_arvores_na_rua_portugal___nacoes_unidas_assinado.pdf</t>
   </si>
   <si>
     <t>Poda das árvores localizadas na Rua Portugal em frente aos números 62,82,141,160,172,185, 257 bairro Nações Unidas.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/204/indicacao___construcao_de_calcada__passeio__av._evy_santos_sena_campo_santo_antonio_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/204/indicacao___construcao_de_calcada__passeio__av._evy_santos_sena_campo_santo_antonio_assinado.pdf</t>
   </si>
   <si>
     <t>Construção de passeio (calçada) na Av. Evy dos Santos Sena próximo ao nº 922  Campo Santo Antônio, neste município</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/208/tapa_buraco_-_rua_euclasio_125_vila_esperanca_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/208/tapa_buraco_-_rua_euclasio_125_vila_esperanca_assinado.pdf</t>
   </si>
   <si>
     <t>Tapa buraco na rua Euclasio, próximo ao número 125, bairro Vila Esperança.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/209/recapeamento_asfaltico_-_rua_abreu_guimaraes_351_centro_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/209/recapeamento_asfaltico_-_rua_abreu_guimaraes_351_centro_assinado.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico na rua Abreu Guimarães, próximo ao número 351, Centro.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_24-11_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_24-11_assinado.pdf</t>
   </si>
   <si>
     <t>Construção de uma Unidade Básica de Saúde (UBS) no terreno localizado entre a Escola Municipal Afonso Maria da Silva e a Igreja no bairro Palmital, no distrito de Ravena, área está regularmente doada ao município pela senhora Laurita Pereira do Carmo Silva.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_obras_-_vazamento_de_agua_na_rua_alagoas_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_obras_-_vazamento_de_agua_na_rua_alagoas_assinado.pdf</t>
   </si>
   <si>
     <t>Secretaria Municipal de Obras e Copasa - Vazamento de água na Rua Alagoas, Bairro Vila Rica</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_obras_-_bueiro_no_bairro_rosario_i_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_obras_-_bueiro_no_bairro_rosario_i_assinado.pdf</t>
   </si>
   <si>
     <t>Secretaria Municipal de Obras e Copasa - Recomposição de tampa de bueiro na Sua Luís de Camões, Bairro Rosário I.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_defesa_social_-_veiculo_abandonado_rua_montes_claros_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_defesa_social_-_veiculo_abandonado_rua_montes_claros_assinado.pdf</t>
   </si>
   <si>
     <t>Secretaria Municipal de Defesa Social e GETRAN - Veículo abandonado na Rua Montes Claros, Bairro Vila Rica.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_defesa_social_-_quebra_molas_rua_luis_de_camoes_-_rosario_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_defesa_social_-_quebra_molas_rua_luis_de_camoes_-_rosario_assinado.pdf</t>
   </si>
   <si>
     <t>Secretaria Municipal de Defesa Social - Construção de quebra-molas na Rua Luís de Camões, Bairro Rosário I.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/233/retirada_de_vegetacaoassinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/233/retirada_de_vegetacaoassinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de retirada e poda da vegetação que está em contato direto com a fiação elétrica na da Rua São Lourenço, n°238, Bairro Nossa Senhora de Fatima – Sabará.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_transporte_escolar_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_transporte_escolar_assinado.pdf</t>
   </si>
   <si>
     <t>Disponibilização de Transporte Escolar para estudantes, crianças e jovens, moradores da Vila Barraginha e ruas de sua proximidade do bairro Novo Alvorada, para deslocamentos até as escolas de ensino fundamental e de educação infantil da região de Sabará.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_creche_assinado_1.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_creche_assinado_1.pdf</t>
   </si>
   <si>
     <t>Estudo técnico e construção de um Centro de Educação Infantil (Creche), no Bairro Novo Alvorada em Sabará</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/236/imdicacao_educacao_-_elevador_geralda_dias_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/236/imdicacao_educacao_-_elevador_geralda_dias_assinado.pdf</t>
   </si>
   <si>
     <t>Secretaria Municipal de Educação e Secretaria de Obras - Manutenção do elevador da EM Geralda Dias, Bairro Novo Alvorada.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento_4025_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento_4025_assinado.pdf</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/239/requerimento_4125_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/239/requerimento_4125_assinado.pdf</t>
   </si>
   <si>
     <t>Reestruturação da Rua Oscar Niemayer próximo ao Nº 90 no Bairro Castanheira.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/240/requerimento_4225_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/240/requerimento_4225_assinado.pdf</t>
   </si>
   <si>
     <t>Feito reposição asfáltica nas erosões entre as Ruas Senhora da Paz e Rua São João localizadas na Travessa Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/241/indicacao___cemig__rua_benedita_pereira_pinto__ravena_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/241/indicacao___cemig__rua_benedita_pereira_pinto__ravena_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a extensão da rede elétrica e a retirada/relocação do poste de energia instalado no meio da via pública, na Rua Benedita Pereira Pinto , Ravena, neste município.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/245/recapeamento_asfaltico_-_rua_mario_machado_-_fogo_apagou_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/245/recapeamento_asfaltico_-_rua_mario_machado_-_fogo_apagou_assinado.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico - Rua Mario Machado - bairro Fogo Apagou.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/246/recapeamento_asfaltico_-avenida_central_-_centro_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/246/recapeamento_asfaltico_-avenida_central_-_centro_assinado.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico -Avenida Central - bairro Centro.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/247/pintura_quebra_molas_-_rua_joao_da_mata_lima_campo_santo_antonio_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/247/pintura_quebra_molas_-_rua_joao_da_mata_lima_campo_santo_antonio_assinado.pdf</t>
   </si>
   <si>
     <t>Pintura quebra molas - Rua João da Mata Lima, bairro Campo santo Antônio.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/248/tapa_buraco_-_rua_jose_rodrigues_dos_santos_554_-_adelmolandia_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/248/tapa_buraco_-_rua_jose_rodrigues_dos_santos_554_-_adelmolandia_assinado.pdf</t>
   </si>
   <si>
     <t>Tapa buraco - Rua José Rodrigues dos Santos, 554 - bairro Adelmolândia.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/249/pintura_quebra_molas_-_rua_dom_cabral_padre_chiquinho_3_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/249/pintura_quebra_molas_-_rua_dom_cabral_padre_chiquinho_3_assinado.pdf</t>
   </si>
   <si>
     <t>Pintura quebra molas - Rua Dom Cabral, bairro Padre Chiquinho.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/250/tapa_buraco_-_rua_santa_luzia_182_-_corrego_da_ilha_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/250/tapa_buraco_-_rua_santa_luzia_182_-_corrego_da_ilha_assinado.pdf</t>
   </si>
   <si>
     <t>Tapa buraco - Rua Santa Luzia, 182 - Bairro Córrego da Ilha.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/262/indicacao_obras_-_rua_zeus-_ana_lucia_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/262/indicacao_obras_-_rua_zeus-_ana_lucia_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação a Secretaria de Obras - Capina e limpeza da Rua Zeus, Bairro Ana Lucia</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/263/indicacao_prefeito_-_falta_de_energia_em_brumado_-_ravena_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/263/indicacao_prefeito_-_falta_de_energia_em_brumado_-_ravena_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito - Falta de energia em Brumado - Ravena</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_obras_-_rua_gaviao_-_vila_santa_cruz_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_obras_-_rua_gaviao_-_vila_santa_cruz_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação a Secretaria de Obras - Abertura e pavimentação da Rua Gavião - Vila Santa Cruz</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/265/indicacao_defesa_social_-_rua_vulcano_ana_lucia_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/265/indicacao_defesa_social_-_rua_vulcano_ana_lucia_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação a Secretaria de Defesa Social - Fiscalização de trânsito e sinalização na Rua Olimpus - Bairro Ana Lúcia</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/266/rretirada_de_vetacao_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/266/rretirada_de_vetacao_assinado.pdf</t>
   </si>
   <si>
     <t>A solicitação de retirada e poda da vegetação que está em contato direto com a fiação elétrica na da Rua São Lourenço, n°238, Bairro General Carneiro.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/267/sec._ilumi_extencao_de_rede_rua_para_de_minas_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/267/sec._ilumi_extencao_de_rede_rua_para_de_minas_assinado.pdf</t>
   </si>
   <si>
     <t>A solicitação de extensão de rede elétrica, com a instalação de um poste com iluminaria de led, da rua Para de Minas a partir do n° 292 até nº310, Bairro Nossa Senhora de Fátima- Sabará.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/268/sec.obras_rua_para_de_minas_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/268/sec.obras_rua_para_de_minas_assinado.pdf</t>
   </si>
   <si>
     <t>A solicitação da construção de uma escada, no final da na rua Para de Minas, Bairro Nossa Senhora de Fatima- Sabará.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/269/sec.ilumi_extencao_de_rede_rua_divinopolis_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/269/sec.ilumi_extencao_de_rede_rua_divinopolis_assinado.pdf</t>
   </si>
   <si>
     <t>A solicitação de extensão da rede elétrica, com a instalação de aproximadamente 2 postes com iluminaria de led, na Rua Divinópolis, esquina com Carmo da Mata, no Bairro Nossa Senhora de Fátima- Sabará.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/270/oficio_110_-2025_manilhas_de_escoamentos_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/270/oficio_110_-2025_manilhas_de_escoamentos_assinado.pdf</t>
   </si>
   <si>
     <t>Instalação de manilhas para escoamento de água pluvial na Rua Águas Férreas, entre os números 147 e 167, Bairro Paciência.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/271/oficio_108_-2025_implantacao_de_onibus_escolar_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/271/oficio_108_-2025_implantacao_de_onibus_escolar_assinado.pdf</t>
   </si>
   <si>
     <t>Implantação de uma linha de ônibus escolar para atender aos alunos da Barraginha que estudam nas escolas municipais Adão de Fatima Pereira e Geralda Dias de Assunção - Alvorada.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/272/oficio_109_-2025_implantacao_de_olho_vivo_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/272/oficio_109_-2025_implantacao_de_olho_vivo_assinado.pdf</t>
   </si>
   <si>
     <t>Instalação do sistema de Olho Vivo (câmeras de vigilância) e a implantação de uma Central de Monitoramento nas ruas do Centro Histórico de Sabará.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao-15-12-25_limpeza_geral_rua_agua_ferrea_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao-15-12-25_limpeza_geral_rua_agua_ferrea_assinado.pdf</t>
   </si>
   <si>
     <t>Limpeza Pública rua Água Férrea</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao-15-12-25_limpeza_e_capina_na_rua_sao_francisco_de_assis_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao-15-12-25_limpeza_e_capina_na_rua_sao_francisco_de_assis_assinado.pdf</t>
   </si>
   <si>
     <t>Limpeza, Capina na Rua Francisco de Assis Pereira</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/276/indicacao-15-12-25_levantamento_preliminar_da_populacao_com_tea_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/276/indicacao-15-12-25_levantamento_preliminar_da_populacao_com_tea_assinado.pdf</t>
   </si>
   <si>
     <t>Levantamento Preliminar da população com TEA</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_creche_assinado_1.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_creche_assinado_1.pdf</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/278/onibus_2_novo_alvorada_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/278/onibus_2_novo_alvorada_assinado.pdf</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/279/assinado_15-12_tapa_buraco-_siderurgica.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/279/assinado_15-12_tapa_buraco-_siderurgica.pdf</t>
   </si>
   <si>
     <t>Realização de serviços de_x000D_
 tapa-buracos na rotatória situada em frente à Ponte Nova, nas proximidades do_x000D_
 antigo ponto final da empresa Cisne, no bairro Siderúrgica.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/280/assinado_15-12_indicacao-_recapeamento_asfaltico_lagoa_da_reta.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/280/assinado_15-12_indicacao-_recapeamento_asfaltico_lagoa_da_reta.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico em toda extensão da Rua João Fajardo de Melo, Praia_x000D_
 dos Bandeirantes, (Lagoa da Reta).</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/281/assinado_15-12_indicacao-_quebra_molas_vila_real.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/281/assinado_15-12_indicacao-_quebra_molas_vila_real.pdf</t>
   </si>
   <si>
     <t>Implantação de dois redutores de velocidade (quebra-molas) na Rua Quatro, na_x000D_
 altura do número 243, bairro Vila Real.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/282/requerimento_03_15-12_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/282/requerimento_03_15-12_assinado.pdf</t>
   </si>
   <si>
     <t>A realização de estudo de viabilidade para manutenção do passeio e da cerca da Horta Comunitária do bairro Borges</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/283/requerimento_01_15-12_1_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/283/requerimento_01_15-12_1_assinado.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade para execução de serviços de limpeza e manutenção dos bancos e dos aparelhos de ginástica, além da capina  da Praça Atílio Purri, localizada no bairro Borba Gato</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/284/requerimento_06_15-12_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/284/requerimento_06_15-12_assinado.pdf</t>
   </si>
   <si>
     <t>A realização de estudo de viabilidade para serviços de manutenção e recuperação estrutural do muro da Escola Municipal Bernardino Augusto Ferreira, localizada no bairro Borba Gato</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/285/requerimento_04_15-12_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/285/requerimento_04_15-12_assinado.pdf</t>
   </si>
   <si>
     <t>A realização de estudo de viabilidade para limpeza da calha da quadra da Escola Municipal Bernardino Augusto Ferreira, localizada no bairro Borba Gato</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/286/requerimento_05_15-12_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/286/requerimento_05_15-12_assinado.pdf</t>
   </si>
   <si>
     <t>A realização de estudo de viabilidade para execução de pavimentação asfáltica na Avenida Húris, localizada no bairro Boa Ventura, no distrito de Ravena.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/287/requerimento_02_15-12_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/287/requerimento_02_15-12_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado ao Departamento Nacional de Infraestrutura de Transportes – DNIT a realização de estudo de viabilidade para implantação de um sistema de drenagem na rodovia BR-381, nas proximidades da Escola Municipal Pérsio Pereira Pinto, situada na Rodovia Anel Rodoviário Celso Mello Azevedo, nº 28.149.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/291/tapa_buraco_-_rua_santa_luzia_182_-_corrego_da_ilha.docx_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/291/tapa_buraco_-_rua_santa_luzia_182_-_corrego_da_ilha.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Tapa buraco - Rua Santa Luzia, 182 - Corrego da Ilha.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/292/recapeamento_asfaltico_-rua_luiz_galdino_de_paula_-_campo_sto_antonio_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/292/recapeamento_asfaltico_-rua_luiz_galdino_de_paula_-_campo_sto_antonio_assinado.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico -Rua Luiz Galdino de Paula - Campo Sto Antonio.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/293/tapa_buraco_-_rua_jose_vaz_pedrosa_pompeu._docx_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/293/tapa_buraco_-_rua_jose_vaz_pedrosa_pompeu._docx_assinado.pdf</t>
   </si>
   <si>
     <t>Tapa buraco - Rua José Vaz Pedrosa, Pompéu.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>Executivo Municipal - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/255/oficio_309_-2025_-_assinado_prefeito.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/255/oficio_309_-2025_-_assinado_prefeito.pdf</t>
   </si>
   <si>
     <t>Solicitação de Reunião Extraordinária - Urgente</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Maiára Alves</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/63/aplausos_miss_tean_sabara_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/63/aplausos_miss_tean_sabara_assinado.pdf</t>
   </si>
   <si>
     <t>Apresento a V.Exa.,   apresente Moção de MOÇÃO DE APLAUSOS às jovens Yasmin Louise, Maria Clara Ahl Dalessandro e Júlia Raissa, que têm elevado o nome de Sabará, de Minas Gerais e do Brasil em concursos de beleza, demonstrando não apenas talento e beleza, mas também dedicação, disciplina e representatividade feminina inspiradora.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/124/mocao_de_aplausos_omar_carvalho10-11-25_assinado_ok.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/124/mocao_de_aplausos_omar_carvalho10-11-25_assinado_ok.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos Sr. Omar dos Santos Carvalho</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/168/mocao_sra_hercilia_batista_dia_da_consciencia_negra-17-11-25_sra_hercilia_assinado_1_2.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/168/mocao_sra_hercilia_batista_dia_da_consciencia_negra-17-11-25_sra_hercilia_assinado_1_2.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos Hercilia Batista</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/176/mocao_dra._edilaine_17-11-25_assinado_1-1.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/176/mocao_dra._edilaine_17-11-25_assinado_1-1.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos Dra. Edilaine Ferreira da Silva</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/199/mocao_de_aplausos_omar_carvalho_24-11-25_assinado_1.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/199/mocao_de_aplausos_omar_carvalho_24-11-25_assinado_1.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos do Dr. Omar dos Santos Carvalho</t>
   </si>
   <si>
+    <t>782</t>
+  </si>
+  <si>
+    <t>542</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>Thiago Rodrigues</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Concede Titulo de Cidadania Honorária  de  Sabará  a Greyce  de Queiroz Elias</t>
+  </si>
+  <si>
     <t>192</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>PDL</t>
-[...5 lines deleted...]
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/192/pl_honra_ao_merito_feira_do_ana_lucia_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/192/pl_honra_ao_merito_feira_do_ana_lucia_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Honra ao Mérito a Feira do Ana Lúcia com completou 20 anos no dia 18 de novembro de 2025, a ser entregue aos produtores atuantes na Feira</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Paulim Guerra</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/141/projeto_de_lei_complementar_-_corrigido_assinado_1.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/141/projeto_de_lei_complementar_-_corrigido_assinado_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Pública da Guarda Civil Municipal de Sabará.</t>
   </si>
   <si>
-    <t>78</t>
-[...2 lines deleted...]
-    <t>10</t>
+    <t>142</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Rodolfo Tadeu da Silva</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/78/projeto_de_lei_complementar_010-25_1.pdf</t>
-[...42 lines deleted...]
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/142/projeto_de_lei_61-25orcamento.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/142/projeto_de_lei_61-25orcamento.pdf</t>
   </si>
   <si>
     <t>-“Estima as receitas e fixa as despesas do Orçamento Fiscal e da Seguridade Social do Município de Sabará para o Exercício Financeiro de 2026”,</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/143/proejto_062-25_plano_plurianual_2026-2029.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/143/proejto_062-25_plano_plurianual_2026-2029.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual  do Município de Sabará  para o quadriênio 2026/2029.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/79/projeto_executivo_063-25_1.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/79/projeto_executivo_063-25_1.pdf</t>
   </si>
   <si>
     <t>"Ratifica as alterações realizadas no Protocolo de Intenções consubstanciado no Contrato de Consórcio, firmado com o Consórcio Regional de Promoção da Cidadania Mulheres das Gerais, e dá outras providências."</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/220/projeto_067-25-executivo.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/220/projeto_067-25-executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização e ratificação do Protocolo de Intenções entre os municípios integrantes do Consórcio Público Intermunicipal  Multifinalitário – CONMINAS.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/221/projeto068-25_executivo.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/221/projeto068-25_executivo.pdf</t>
   </si>
   <si>
     <t>– Altera dispositivos  da Lei Municipal n.º 3.154/25, de 29 de agosto de  2025, que dispõe sobre o termo inicial das aposentadorias voluntárias no âmbito do Município  de Sabará/MG.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/222/projeto_069-25_executivo.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/222/projeto_069-25_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição e a concessão dos Programas Bolsa-Atleta  e Bolsa- Técnico no Município de Sabará  e dá outras providências.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/206/projeto_070-25.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/206/projeto_070-25.pdf</t>
   </si>
   <si>
     <t>“Autoriza a Abertura de Crédito Adicional Especial e dá outras providências”.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/215/projeto_071-25.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/215/projeto_071-25.pdf</t>
   </si>
   <si>
     <t>“Autoriza a Abertura de Crédito Adicional Suplementar e dá outras providências”.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>Altera a Lei nº 1.367, de 16 de janeiro de 2006, que dispõe sobre a estrutura organizacional do Poder Executivo do Município de Sabará/MG , substituindo a Gerência de Compras, vinculada à Secretaria Municipal de Administração, pela criação da Gerência de Serviços Compartilhados, com as Coordenações de Aquisições e de Licitações e Contratos, que deverão ser vinculadas à Secretaria Municipal de Planejamento, Desenvolvimento e Gestão, bem como promove adequações na estrutura organizacional e dá outras providências.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/256/projeto_de_lei_074_de_13_de_noembro_de_2025.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/256/projeto_de_lei_074_de_13_de_noembro_de_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei número 074, de 13 de novembro de 2025.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/289/projeto_de_lei_075_-_sabaraprev_-_assinado_prefeito_-.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/289/projeto_de_lei_075_-_sabaraprev_-_assinado_prefeito_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI NÚMERO 075, de 28 de novembro de 2025. Dispõe sobre o termo inicial das aposentadorias voluntárias no âmbito do Município de Sabará/MG e dá outras providências.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/254/projeto_de_lei-_076_de_02_de_dezembro_de_2025.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/254/projeto_de_lei-_076_de_02_de_dezembro_de_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Número 076, de 02 de dezembro de 2025. _x000D_
 Autoriza a abertura de  crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_-_077_de_02_de_dezembro_de__2025.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_-_077_de_02_de_dezembro_de__2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Número 077, de 02 de dezembro de 2025. _x000D_
 Autoriza a abertura de  crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_lei_numero_078_de_12_de_dezembro_de_2025_-_assinado_prefeito.pdf</t>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_lei_numero_078_de_12_de_dezembro_de_2025_-_assinado_prefeito.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei número 078, de 12 de dezembro de 2025. Autoriza a abertura de crédito e dá outras providências.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/84/projeto090-25_-william.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/84/projeto090-25_-william.pdf</t>
   </si>
   <si>
     <t>"Autoriza o acompanhamento de tutores particulares para crianças diagnosticadas com Transtorno do Espectro Autista - TEA nas Instituições de Ensino Públicas".</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/74/projeto118-25-ricardo.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/74/projeto118-25-ricardo.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a implantar equipes da Guarda Municipal em todas as Regionais Administrativas do Município de Sabará e dá outras providências."</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/81/projeto_de_lei_centro_municipal_de_saude_da_mulher_03-11-25_assinado_1.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/81/projeto_de_lei_centro_municipal_de_saude_da_mulher_03-11-25_assinado_1.pdf</t>
   </si>
   <si>
     <t>Criação do Centro Municipal de Saude da Mulher</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/89/projeto121-25-maiara.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/89/projeto121-25-maiara.pdf</t>
   </si>
   <si>
     <t>Autoriza  o Poder Executivo  Municipal a instituir  o “Programa  Tenda Rosa de Acolhimento  e Proteção à Mulher nos eventos públicos  realizados e/ou apoiados pelo Município de Sabará, e dá outras providências.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/93/projeto122-25-roberto.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/93/projeto122-25-roberto.pdf</t>
   </si>
   <si>
     <t>lnstitui o Programa Municipal "Alerta Criança" no âmbito do município de Sabará/MG e dá outras providências.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/100/projeto123-25-maiara.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/100/projeto123-25-maiara.pdf</t>
   </si>
   <si>
     <t>Institui, no Município de Sabará, o Programa Municipal de Educação e Conscientização sobre o Cuidado e Bem-Estar Animal, de caráter educativo e preventivo, e dá outras providências.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/97/projeto124-25-maiara.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/97/projeto124-25-maiara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a valorização de protetores e cuidadores de animais soltos ou abandonados no Município de Sabará e dá outras providências."</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Institui a campanha "Check-up Geral das Mulheres" no Município de Sabará, para promoção da saúde, diagnóstico precoce e prevenção de doenças, e dá outras providências."</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/103/projeto126-25-alessandro.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/103/projeto126-25-alessandro.pdf</t>
   </si>
   <si>
     <t>"Dá denominação a logradouro público –Rua Geraldo   Cândido  da Costa - no bairro  Morro São Francisco".</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/105/projeto127-25-alessandro.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/105/projeto127-25-alessandro.pdf</t>
   </si>
   <si>
     <t>"Dá denominação a logradouro público –Rua    Moysés Souza - no bairro  Morro_x000D_
  São Francisco</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/106/projeto128-25-russo.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/106/projeto128-25-russo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a validade indeterminada do laudo médico que atesta deficiência permanente para fins de obtenção dos benefícios destinados às pessoas com deficiência no âmbito do Município de Sabará, e dá outras providências.</t>
   </si>
   <si>
     <t>Institui o Selo "Empresa Amiga do Meio Ambiente" no Município de Sabará e dá outras providências.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/82/projetos_de_utilidade_publica_amados_do_pai_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/82/projetos_de_utilidade_publica_amados_do_pai_assinado.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Amados do Pai.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/83/projeto_de_lei_proibicao_de_transito_de_carreta.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/83/projeto_de_lei_proibicao_de_transito_de_carreta.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do trânsito de carretas, bitrens e veículos similares com mais de quatro eixos que transportem rejeitos e/ou lixo em ruas e avenidas do Município de Sabará, e dá outras providências.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/118/projeto_de_lei____caominhada__e_a_semana_municipal_de_conscientizacao_e_educacao_sobre_os_animais_e_da_outras_providencias._1_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/118/projeto_de_lei____caominhada__e_a_semana_municipal_de_conscientizacao_e_educacao_sobre_os_animais_e_da_outras_providencias._1_assinado.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Sabará, a “Cãominhada” e a Semana Municipal de Conscientização e Educação sobre os Animais, e dá outras providências.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/131/projeto_de_lei_-_denominacao_de_ruas_do_bairro_vale_das_flores_-_ravena-sabara.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/131/projeto_de_lei_-_denominacao_de_ruas_do_bairro_vale_das_flores_-_ravena-sabara.pdf</t>
   </si>
   <si>
     <t>Dá denominação a logradouros públicos no território do Município de Sabará.</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/133/01_projeto_de_lei_-_nomeacao_de_rua_vila_francisco_de_moura_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/133/01_projeto_de_lei_-_nomeacao_de_rua_vila_francisco_de_moura_assinado.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de logradouro público e dá outras providências”.</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/132/projeto_de_lei_que_institui_no_ambito_do_municipio_de_sabara_o_novembro_azul_infantojuvenil_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/132/projeto_de_lei_que_institui_no_ambito_do_municipio_de_sabara_o_novembro_azul_infantojuvenil_assinado.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Sabará, o novembro azul infantojuvenil, a ser realizado anualmente no mês de novembro, em parceria com as Secretarias Municipais de Saúde e Educação.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/138/clube_scharle_documentacao_completa.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/138/clube_scharle_documentacao_completa.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Sede Campestre do Clube Albert Scharlé.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/139/utilidade_publica_projeto_renascer.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/139/utilidade_publica_projeto_renascer.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Projeto Renascer</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/177/projeto_de_lei_para_e2809cparceiros_da_juventudee2809d_no_municipio_de_sabara_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/177/projeto_de_lei_para_e2809cparceiros_da_juventudee2809d_no_municipio_de_sabara_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o Selo de Responsabilidade Social “Parceiros da Juventude” no Município de Sabará, destinado a reconhecer entidades que atuem na qualificação e inserção profissional de adolescentes e jovens, com prioridade para aqueles acolhidos em instituições e projetos sociais.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/178/declara_utilidade_publica_a_igreja_templo_de_oracao_de_cristo.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/178/declara_utilidade_publica_a_igreja_templo_de_oracao_de_cristo.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Igreja Templo de Oração de Cristo</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/179/projeto_de_lei_-_declara_utilidade_publica_o_clube_do_cavalo_de_ravena.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/179/projeto_de_lei_-_declara_utilidade_publica_o_clube_do_cavalo_de_ravena.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Clube do Cavalo de Ravena</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/191/pl_incorporacao_do_horario_do_recreio_e_pausa_escolar_-_sapl_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/191/pl_incorporacao_do_horario_do_recreio_e_pausa_escolar_-_sapl_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remuneração dos Professores da Rede Municipal de Ensino e inclusão como carga horária trabalhada o tempo do recreio dos alunos e intervalos entre aulas e dá outras providências.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/205/pl_multa_para_pichadores_-_sapl_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/205/pl_multa_para_pichadores_-_sapl_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação de multas para pessoas que picharem prédios, casas ou muros particulares ou públicos, monumentos, praças e demais imóveis em Sabará e dá outras providências.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_-_quadra_paraguai_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_-_quadra_paraguai_assinado.pdf</t>
   </si>
   <si>
     <t>Dá denominação a logradouro público.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/237/pl_cria_o_setor_de_assistencia_psicologica_-_sapl_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/237/pl_cria_o_setor_de_assistencia_psicologica_-_sapl_assinado.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Departamento de Assistência Psicológica, Terapêutica e Orientação Profissional, ligada a Ouvidoria Municipal do Município de Sabará e dá outras providências”.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/242/projeto_de_lei___institui_municipio_de_sabara_a_obrigatoriedade_de_monitoria_para_alunos_com_transtorno_opositivo_desafiador_4_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/242/projeto_de_lei___institui_municipio_de_sabara_a_obrigatoriedade_de_monitoria_para_alunos_com_transtorno_opositivo_desafiador_4_assinado.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes gerais para a promoção da acessibilidade pedagógica ao estudante com Transtorno Opositivo Desafiador (TOD) na Rede Municipal de Ensino de Sabará e dá outras providências.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/243/projeto_de_lei_01-12-2025_-_denominacao_de_ruas__-_bairro_bela_vista.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/243/projeto_de_lei_01-12-2025_-_denominacao_de_ruas__-_bairro_bela_vista.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dá denominação a logradouros públicos do Bairro Bela Vista situado no Município de Sabará.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_mapeamneto_de_pessoas_com_tea_15-12-25_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_mapeamneto_de_pessoas_com_tea_15-12-25_assinado.pdf</t>
   </si>
   <si>
     <t>Mapeamento de pessoas com TEA</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/294/projeto151-25.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/294/projeto151-25.pdf</t>
   </si>
   <si>
     <t>"Altera o inciso Ido artigo 4° da lei 3.211 de 10 de dezembro de 2025"</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_que_cria_cargos_assinado_1_assinado-1.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_que_cria_cargos_assinado_1_assinado-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos efetivos no Quadro de Pessoal da Câmara Municipal de Sabará, e dá outras providências.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/109/projeto_resolucao_576-25_-hamilton.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/109/projeto_resolucao_576-25_-hamilton.pdf</t>
   </si>
   <si>
     <t>Altera  o Regimento Interno da Câmara Municipal de Sabará, no que se refere à tramitação  dos Projetos  de Lei.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/152/projeto_de_resolucao__suprimento_de_fundos.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/152/projeto_de_resolucao__suprimento_de_fundos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão, utilização e prestação de contas de suprimento de fundos, para realização de despesas de pequeno vulto e de pronto pagamento, no âmbito da Câmara Municipal de Sabará/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/252/projetoresolucao-cesta-25.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/252/projetoresolucao-cesta-25.pdf</t>
   </si>
   <si>
     <t>“Institui a Concessão de Cesta Natalina aos servidores públicos da Câmara Municipal de Sabará e dá outras providências.”</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/73/requerimento_01_03-11_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/73/requerimento_01_03-11_assinado.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade técnica para a instalação de câmeras de segurança na Escola Municipal Bernardino Augusto Ferreira, localizada no bairro Borba Gato.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/193/indicacao_camara_-_furtos_av_contagem_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/193/indicacao_camara_-_furtos_av_contagem_assinado.pdf</t>
   </si>
   <si>
     <t>Requerimento a Câmara - Solicitação a PMMG intensificação de patrulhamento na Av. Contagem</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/259/requerimento_048-25.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/259/requerimento_048-25.pdf</t>
   </si>
   <si>
     <t>solicita   ao  presidente   a realização de reunião extraordinária dia 24 de novembro .</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/260/requerimento_049-25.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/260/requerimento_049-25.pdf</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/261/requerimento_050-25.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/261/requerimento_050-25.pdf</t>
   </si>
   <si>
     <t>solicita realização de reunião extraordinária em  1.º /dezembro/25</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Solicita inclusão de projeto na ordem do dia da reunião  extraordinária do dia 09 de dezembro/25</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/258/requerimento_053-25.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/258/requerimento_053-25.pdf</t>
   </si>
   <si>
     <t>solicita realização de  sessão extraordinária na data de 09 de dezembro de 2025</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/59/vetototalproposicao3.200-25.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/59/vetototalproposicao3.200-25.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a fornecer aparelho sensor de monitoramento contínuo de glicose, para pacientes com diabetes tipo 1 e dá outras providências."</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/75/vetototalproposicao3.202-25.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/75/vetototalproposicao3.202-25.pdf</t>
   </si>
   <si>
     <t>"Institui a Política de Promoção da Dignidade Menstrual por meio da distribuição gratuita de absorventes higiênicos nas Escolas Públicas Municipais e nas Unidades Básicas de Saúde do Município".</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/76/vetototalproposicao3.203-25.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/76/vetototalproposicao3.203-25.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal de Sabará a criar a Casa de Convivência Espaço 60+ e dá outras providências.”</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/77/vetototalproposicao3.204-25.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/77/vetototalproposicao3.204-25.pdf</t>
   </si>
   <si>
     <t>"Institui a Campanha de Conscientização Sobre a Síndrome de Bell"</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/112/vetototalproposicao3.210-25.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/112/vetototalproposicao3.210-25.pdf</t>
   </si>
   <si>
     <t>Veto total à proposição de lei  3.210/25, que: –  Autoriza o Poder Executivo a implementar o Programa Municipal de Musicalização Infantil e Juvenil nas escolas do Município de Sabará e dá outras providências.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/140/vetototalproposicao3.226-25.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/140/vetototalproposicao3.226-25.pdf</t>
   </si>
   <si>
     <t>veto total à proposição de lei 3.226/25 -“Institui o Programa “Sabará Saúde Rural Móvel”, destinado ao atendimento médico e odontológico em comunidades rurais do município de Sabará/MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/216/vetototalproposicao3.230-25.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/216/vetototalproposicao3.230-25.pdf</t>
   </si>
   <si>
     <t>veto total à  proposição de lei 3.230 -  Autoriza o Poder Executivo Municipal a isentar do Imposto Sobre Serviço - ISS ou Imposto Sobre Serviço de Qualquer Natureza - ISSQN as Associações, Fundações - pessoas jurídicas sem fins lucrativos; Entidades de promoção a Assistencial Social, OSC’s e ONGs, Grêmios Recreativos e ou esportivos que prestam serviços de atendimento ou programas gratuitos no Município; que tenham Título de Utilidade Pública de Sabará e dá outras providências.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/219/vetototalproposicao3.235-25.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/219/vetototalproposicao3.235-25.pdf</t>
   </si>
   <si>
     <t>Veto total à proposição de lei 3235/25  - “Dispõe sobre a proposta de ampliação do atendimento da farmácia da Unidade de Pronto Atendimento – UPA de Sabará para fornecimento imediato de medicamentos da Relação Municipal (RENAME) a pacientes atendidos na unidade, e dá outras providências.”</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/187/veto_total_proposicao3.236-25.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/187/veto_total_proposicao3.236-25.pdf</t>
   </si>
   <si>
     <t>veto total à proposição de lei 3.236/25 -  Institui o programa “Sabará Cidade Segura e Conectada”, voltado à instalação de botões de emergência, totens digitais e integração tecnológica à  segurança pública municipal, e dá outras providências”.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/227/veto_total_proposicao3.237-25.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/227/veto_total_proposicao3.237-25.pdf</t>
   </si>
   <si>
     <t>veto total à proposição de lei 3.237/25 “ Autoriza a criação do Programa Municipal de Segurança Integrada e Videomonitoramento (PROSEG-Sabará), com o objetivo de fortalecer a segurança pública, prevenir contra a criminalidade e promover a integração entre a comunidade e as forças de segurança.”</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/228/veto_parcial_proposicao_3.238-25.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/228/veto_parcial_proposicao_3.238-25.pdf</t>
   </si>
   <si>
     <t>veto parcial    à proposição de lei 3.238/25 -  “Institui o Programa Municipal de Cuidado à Saúde Mental dos Trabalhadores e Trabalhadoras de Sabará e dá outras providências”.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/296/acompanhamento_de_tutores_-assinado_prefeito.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/296/acompanhamento_de_tutores_-assinado_prefeito.pdf</t>
   </si>
   <si>
     <t>Ofício nº 326/2025. _x000D_
 veto total à proposição de lei 3.249/25_x000D_
 Acompanhamento de tutores particulares para crianças diagnosticadas com transtorno do espectro autista - TEA</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/295/laudo_medico_indeterminado_-_assinado_prefeito.pdf</t>
-[...2 lines deleted...]
-    <t>Ofício nº 327/2025  - veto parcial à proposição de lei 3.255/25_x000D_
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/295/laudo_medico_indeterminado_-_assinado_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 327/2025  - veto total à proposição de lei 3.255/25_x000D_
 Laudo médico indeterminado</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/299/oficio329-2025_-_veto_scharle.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/299/oficio329-2025_-_veto_scharle.pdf</t>
   </si>
   <si>
     <t>Encaminho pra apreciação dos nobres Vereadores, as razões do veto total aposto à Proposição de Lei nº 3.267, de 01 de dezembro de 2025, que “declara de utilidade pública a sede campestre do Clube Albert Scharlé”.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/214/copia_de_emenda_pl577_-_parecer_conjunto_das_comissoes_assinado.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/214/copia_de_emenda_pl577_-_parecer_conjunto_das_comissoes_assinado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA À RESOLUÇÃO Nº 577/2025_x000D_
 Altera a redação do art. 7º da Resolução nº_x000D_
 577/2025, que dispõe sobre a concessão, utilização_x000D_
 e prestação de contas de suprimento de fundos no_x000D_
 âmbito da Câmara Municipal de Sabará/MG.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>PRF</t>
   </si>
   <si>
     <t>Parecer de Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/80/parecer.redacaop118-25.pdf</t>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/80/parecer.redacaop118-25.pdf</t>
   </si>
   <si>
     <t>Redação final</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>PLCEX</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar - Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/78/projeto_de_lei_complementar_010-25_1.pdf</t>
+  </si>
+  <si>
+    <t>"Altera o artigo 1O-A da Lei Complementar nº 088, de 12 de abril de 2024, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_014_-_cosip_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Complementar n° 067, de 21 de dezembro de 2021, que institui o Código Tributário do Município de Sabará.</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_lei_complementar_no015_de_15_de_dezembro_de_2025_-_refiz-_assinado_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR Nº 015, de 15 de dezembro de 2025._x000D_
+Institui o Programa Municipal de Recuperação Fiscal – REFIS e dá outras providências”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2981,68 +2999,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/58/oficio_096_-2025_rua_campanha_-_poda_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/60/oficio_097_-2025_ponto_de_onibus_-_gaia_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/64/03-11_nivelamento_e_pavimentacao_asfaltica_assinado_sapl.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/65/indicacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_-obras_-av.cardoso_de_meneses_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/67/recapeamento_asfaltico_rua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/68/requerimento_3725_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/69/requerimento_3725_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/70/indicacao_03-11-25_-_pavimentacao_da_rua_geraldo_candido_da_costa_-_morro_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/71/indicacao-03-11-25_quebra_molas_assinado_3.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao-03-11-25_casa_do_autista_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/85/operacao_tapa-buraco_estrela_do_sul_e_claudio_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/86/poda_de_arvore_rua_dos_coqueiros_184_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/87/oficio_102_-2025_-_implantacao_de_jardim_rua_tocantins_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_obras_-_rua_canopus_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_defesa_social_-_rua_carvalho_de_brito_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/91/oficio_100_-2025_rua_saraiva_e_faria_pereira_-_quebra-molas_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/92/oficio_101_-2025_-_implantacao_de_jardim_av_amalia_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/94/oficio_099-2025_morro_da_cruz_-_substituicao_de_cerca_no_entorno_da_igreja_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_camara_-_copasa_-_falta_de_agua_em_ravena_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_defesa_social_-_saritur__assinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/98/pavimentacao_das_ruas_lima_duarte_e_tres_coracoes_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_obras_-_quadra_da_rua_mariana__assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/102/oficio_098-2025_ponto_de_onibus_-_trevo_do_pompeu_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/104/pavimentacao_de_toda_a_extensao_da_rua_california_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao___passagem_elevada_de_pedestre___em_frente_a_escola_ordalia_ravena_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/110/instalacao_de_um_poste_de_iluminacao_publica_entre_as_ruas_francisco_sa_e_estrela_do_sul2c_rio_verde_e_coqueiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao___estudo_tecnico_para_a_instalacao_de_semafaro_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao___plano_de_revitalizacao_da_infraestrutura_de_apoio_ao_turista_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao__reduzir_o_tempo_de_espera_dos_pacientes_que_procuram_por_atendimentos_na_upa_e_nas_ubss_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao___revitalizacao_de_pintura_das_passagens_elevadas_de_pedestres__em_todo_municipio_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao___supressao_retirada_de_arvore_rua_joao_monlevade_general_carneiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao-10-11-25_recapeamento_asfaltico2c_rua_jatoba_assinado_2_ok.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/120/requerimento_01_10-11_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/122/requerimento_3625_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/123/requerimento_3925_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_30001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_20001.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao0001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/134/tapa_buraco_-_rua__caete_01_-_vila_santa_cruz_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/135/retirada_de_entulhos_e_limpeza_-_travessa_serra_da_piedade_66_-_alto_fidalgo_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/136/recapeamento_asfaltico_-_rua_gaviao__do_numero_6_ao_221_-_adelmolandia__assinado_2.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/137/tapa_buraco_-_rua_da_ponte_10_-_siderurgica_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/144/reforma_na_escola_ver._jose_lopes_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/145/reforma_na_escola_gabriela_leite_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/146/reforma_na_jules_pauly_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/147/pavimentacao_de_toda_a_extensao_da_rua_california_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/148/reforma_na_caic_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/149/requerimento_03_17-11_assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/150/requerimento_01_17-11_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/151/requerimento_02_17-11_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/153/oficio_106_-2025_rua_florestal_c_av_amalia_-_recapeamento_asfaltico_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_defesa_social_-_cruzamento_ruas_tiradentes_e_abaete__assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/155/oficio_103_-2025_-_ecoponto_alvorada_e_novo_alvorada_assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/156/oficio_105_-2025_rua_boa_viagem_-_limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/157/oficio_104_-2025_substiuicao_do_poste_praca_dos_coqueiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_defesa_social_-_rua_santos_dumont__assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_obras_-_praca_sao_sebastiao__assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/160/feitura_de_quebra_molas_redutores_adelmolandia_2.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/161/indicacao_17-11-2025_-_instalacao_de_placas_de_identificacao_de_ruas_-_adelmolandia.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao-17-11-25_recapeamento_asfaltico2c_rua_jatoba_assinado_1-4.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao-17-11-25_varias_demandas_na_e.m._eurico_gaspar_dutra_assinado_1-3.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao-17-11-25_quebra_mola_no_bairro_morro_da_cruz_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao___programa_de_paisagismo_e_reforma_das_pracas_publicas_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao___cobertura_da_quadra_poliesportiva___praca_do_barao_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao___instalacao_de_poste__morro_sao_francisco_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao___construcao_de_creche_em_terreno_baldio__rua_costa_rica_esquina_com_noruega_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao___pavimentacao_asfaltica___rua_pedro_de_alcantara__ravena_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/180/tapa_buraco_-_rua_sao_vicente_44_-_morro_da_cruz_assinada.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/181/recapeamento_asfaltico_travessa_serra_da_piedade_68_alto_fidalgo_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/182/tapa_buraco_-_serra_santa_helena_118_-_morada_da_serra_assinada.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/183/tapa_buraco_na_rua_santa_cruz_proximo_ao_numero_48_bairro_morro_da_cruz_assinada.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/184/tapa_buraco_na_rua_belo_horizonte_proximo_ao_numero_22_bairro_agua_ferrea._assinada.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/185/tapa_buraco_na_rua_juscelino_kubitscheck_proximo_ao_numero_12_bairro_siderurgica_assinada.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/190/setor_de_iluminacao_rua_santa_luzia_iluminaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/194/oficio_107_-2025_rua_fobos_-_mao_unica_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/195/requerimento_02_24-11_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/196/indicacao-24-11-25_semaforo_e_recapeamneto_bairro_padre_chuiquinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/197/indicacao-24-11-25_cobertura_de_ponto_onibus_na_rua_floriano_peixoto_de_viterbo_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/198/reabertura_da_horta_assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/200/requerimento_01_24-11_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/201/setor_de_iluminacao_rua_francisco_sa_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/202/indicacao___operacao_tapa-buracos_rotatoria__bairro_siderurgica_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/203/indicacao___poda_das_arvores_na_rua_portugal___nacoes_unidas_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/204/indicacao___construcao_de_calcada__passeio__av._evy_santos_sena_campo_santo_antonio_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/208/tapa_buraco_-_rua_euclasio_125_vila_esperanca_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/209/recapeamento_asfaltico_-_rua_abreu_guimaraes_351_centro_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_24-11_assinado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_obras_-_vazamento_de_agua_na_rua_alagoas_assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_obras_-_bueiro_no_bairro_rosario_i_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_defesa_social_-_veiculo_abandonado_rua_montes_claros_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_defesa_social_-_quebra_molas_rua_luis_de_camoes_-_rosario_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/233/retirada_de_vegetacaoassinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_transporte_escolar_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_creche_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/236/imdicacao_educacao_-_elevador_geralda_dias_assinado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento_4025_assinado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/239/requerimento_4125_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/240/requerimento_4225_assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/241/indicacao___cemig__rua_benedita_pereira_pinto__ravena_assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/245/recapeamento_asfaltico_-_rua_mario_machado_-_fogo_apagou_assinado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/246/recapeamento_asfaltico_-avenida_central_-_centro_assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/247/pintura_quebra_molas_-_rua_joao_da_mata_lima_campo_santo_antonio_assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/248/tapa_buraco_-_rua_jose_rodrigues_dos_santos_554_-_adelmolandia_assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/249/pintura_quebra_molas_-_rua_dom_cabral_padre_chiquinho_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/250/tapa_buraco_-_rua_santa_luzia_182_-_corrego_da_ilha_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/262/indicacao_obras_-_rua_zeus-_ana_lucia_assinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/263/indicacao_prefeito_-_falta_de_energia_em_brumado_-_ravena_assinado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_obras_-_rua_gaviao_-_vila_santa_cruz_assinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/265/indicacao_defesa_social_-_rua_vulcano_ana_lucia_assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/266/rretirada_de_vetacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/267/sec._ilumi_extencao_de_rede_rua_para_de_minas_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/268/sec.obras_rua_para_de_minas_assinado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/269/sec.ilumi_extencao_de_rede_rua_divinopolis_assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/270/oficio_110_-2025_manilhas_de_escoamentos_assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/271/oficio_108_-2025_implantacao_de_onibus_escolar_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/272/oficio_109_-2025_implantacao_de_olho_vivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao-15-12-25_limpeza_geral_rua_agua_ferrea_assinado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao-15-12-25_limpeza_e_capina_na_rua_sao_francisco_de_assis_assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/276/indicacao-15-12-25_levantamento_preliminar_da_populacao_com_tea_assinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_creche_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/278/onibus_2_novo_alvorada_assinado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/279/assinado_15-12_tapa_buraco-_siderurgica.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/280/assinado_15-12_indicacao-_recapeamento_asfaltico_lagoa_da_reta.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/281/assinado_15-12_indicacao-_quebra_molas_vila_real.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/282/requerimento_03_15-12_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/283/requerimento_01_15-12_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/284/requerimento_06_15-12_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/285/requerimento_04_15-12_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/286/requerimento_05_15-12_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/287/requerimento_02_15-12_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/291/tapa_buraco_-_rua_santa_luzia_182_-_corrego_da_ilha.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/292/recapeamento_asfaltico_-rua_luiz_galdino_de_paula_-_campo_sto_antonio_assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/293/tapa_buraco_-_rua_jose_vaz_pedrosa_pompeu._docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/255/oficio_309_-2025_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/63/aplausos_miss_tean_sabara_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/124/mocao_de_aplausos_omar_carvalho10-11-25_assinado_ok.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/168/mocao_sra_hercilia_batista_dia_da_consciencia_negra-17-11-25_sra_hercilia_assinado_1_2.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/176/mocao_dra._edilaine_17-11-25_assinado_1-1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/199/mocao_de_aplausos_omar_carvalho_24-11-25_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/192/pl_honra_ao_merito_feira_do_ana_lucia_assinado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/141/projeto_de_lei_complementar_-_corrigido_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/78/projeto_de_lei_complementar_010-25_1.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_014_-_cosip_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_lei_complementar_no015_de_15_de_dezembro_de_2025_-_refiz-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/142/projeto_de_lei_61-25orcamento.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/143/proejto_062-25_plano_plurianual_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/79/projeto_executivo_063-25_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/220/projeto_067-25-executivo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/221/projeto068-25_executivo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/222/projeto_069-25_executivo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/206/projeto_070-25.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/215/projeto_071-25.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/256/projeto_de_lei_074_de_13_de_noembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/289/projeto_de_lei_075_-_sabaraprev_-_assinado_prefeito_-.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/254/projeto_de_lei-_076_de_02_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_-_077_de_02_de_dezembro_de__2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_lei_numero_078_de_12_de_dezembro_de_2025_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/84/projeto090-25_-william.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/74/projeto118-25-ricardo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/81/projeto_de_lei_centro_municipal_de_saude_da_mulher_03-11-25_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/89/projeto121-25-maiara.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/93/projeto122-25-roberto.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/100/projeto123-25-maiara.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/97/projeto124-25-maiara.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/103/projeto126-25-alessandro.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/105/projeto127-25-alessandro.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/106/projeto128-25-russo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/82/projetos_de_utilidade_publica_amados_do_pai_assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/83/projeto_de_lei_proibicao_de_transito_de_carreta.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/118/projeto_de_lei____caominhada__e_a_semana_municipal_de_conscientizacao_e_educacao_sobre_os_animais_e_da_outras_providencias._1_assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/131/projeto_de_lei_-_denominacao_de_ruas_do_bairro_vale_das_flores_-_ravena-sabara.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/133/01_projeto_de_lei_-_nomeacao_de_rua_vila_francisco_de_moura_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/132/projeto_de_lei_que_institui_no_ambito_do_municipio_de_sabara_o_novembro_azul_infantojuvenil_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/138/clube_scharle_documentacao_completa.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/139/utilidade_publica_projeto_renascer.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/177/projeto_de_lei_para_e2809cparceiros_da_juventudee2809d_no_municipio_de_sabara_assinado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/178/declara_utilidade_publica_a_igreja_templo_de_oracao_de_cristo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/179/projeto_de_lei_-_declara_utilidade_publica_o_clube_do_cavalo_de_ravena.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/191/pl_incorporacao_do_horario_do_recreio_e_pausa_escolar_-_sapl_assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/205/pl_multa_para_pichadores_-_sapl_assinado.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_-_quadra_paraguai_assinado.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/237/pl_cria_o_setor_de_assistencia_psicologica_-_sapl_assinado.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/242/projeto_de_lei___institui_municipio_de_sabara_a_obrigatoriedade_de_monitoria_para_alunos_com_transtorno_opositivo_desafiador_4_assinado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/243/projeto_de_lei_01-12-2025_-_denominacao_de_ruas__-_bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_mapeamneto_de_pessoas_com_tea_15-12-25_assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/294/projeto151-25.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_que_cria_cargos_assinado_1_assinado-1.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/109/projeto_resolucao_576-25_-hamilton.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/152/projeto_de_resolucao__suprimento_de_fundos.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/252/projetoresolucao-cesta-25.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/73/requerimento_01_03-11_assinado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/193/indicacao_camara_-_furtos_av_contagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/259/requerimento_048-25.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/260/requerimento_049-25.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/261/requerimento_050-25.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/258/requerimento_053-25.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/59/vetototalproposicao3.200-25.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/75/vetototalproposicao3.202-25.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/76/vetototalproposicao3.203-25.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/77/vetototalproposicao3.204-25.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/112/vetototalproposicao3.210-25.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/140/vetototalproposicao3.226-25.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/216/vetototalproposicao3.230-25.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/219/vetototalproposicao3.235-25.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/187/veto_total_proposicao3.236-25.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/227/veto_total_proposicao3.237-25.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/228/veto_parcial_proposicao_3.238-25.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/296/acompanhamento_de_tutores_-assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/295/laudo_medico_indeterminado_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/299/oficio329-2025_-_veto_scharle.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/214/copia_de_emenda_pl577_-_parecer_conjunto_das_comissoes_assinado.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/80/parecer.redacaop118-25.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/58/oficio_096_-2025_rua_campanha_-_poda_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/60/oficio_097_-2025_ponto_de_onibus_-_gaia_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/64/03-11_nivelamento_e_pavimentacao_asfaltica_assinado_sapl.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/65/indicacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_-obras_-av.cardoso_de_meneses_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/67/recapeamento_asfaltico_rua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/68/requerimento_3725_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/69/requerimento_3725_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/70/indicacao_03-11-25_-_pavimentacao_da_rua_geraldo_candido_da_costa_-_morro_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/71/indicacao-03-11-25_quebra_molas_assinado_3.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao-03-11-25_casa_do_autista_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/85/operacao_tapa-buraco_estrela_do_sul_e_claudio_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/86/poda_de_arvore_rua_dos_coqueiros_184_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/87/oficio_102_-2025_-_implantacao_de_jardim_rua_tocantins_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_obras_-_rua_canopus_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_defesa_social_-_rua_carvalho_de_brito_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/91/oficio_100_-2025_rua_saraiva_e_faria_pereira_-_quebra-molas_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/92/oficio_101_-2025_-_implantacao_de_jardim_av_amalia_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/94/oficio_099-2025_morro_da_cruz_-_substituicao_de_cerca_no_entorno_da_igreja_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_camara_-_copasa_-_falta_de_agua_em_ravena_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_defesa_social_-_saritur__assinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/98/pavimentacao_das_ruas_lima_duarte_e_tres_coracoes_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_obras_-_quadra_da_rua_mariana__assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/102/oficio_098-2025_ponto_de_onibus_-_trevo_do_pompeu_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/104/pavimentacao_de_toda_a_extensao_da_rua_california_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao___passagem_elevada_de_pedestre___em_frente_a_escola_ordalia_ravena_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/110/instalacao_de_um_poste_de_iluminacao_publica_entre_as_ruas_francisco_sa_e_estrela_do_sul2c_rio_verde_e_coqueiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao___estudo_tecnico_para_a_instalacao_de_semafaro_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao___plano_de_revitalizacao_da_infraestrutura_de_apoio_ao_turista_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao__reduzir_o_tempo_de_espera_dos_pacientes_que_procuram_por_atendimentos_na_upa_e_nas_ubss_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao___revitalizacao_de_pintura_das_passagens_elevadas_de_pedestres__em_todo_municipio_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao___supressao_retirada_de_arvore_rua_joao_monlevade_general_carneiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao-10-11-25_recapeamento_asfaltico2c_rua_jatoba_assinado_2_ok.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/120/requerimento_01_10-11_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/122/requerimento_3625_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/123/requerimento_3925_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_30001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_20001.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao0001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/134/tapa_buraco_-_rua__caete_01_-_vila_santa_cruz_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/135/retirada_de_entulhos_e_limpeza_-_travessa_serra_da_piedade_66_-_alto_fidalgo_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/136/recapeamento_asfaltico_-_rua_gaviao__do_numero_6_ao_221_-_adelmolandia__assinado_2.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/137/tapa_buraco_-_rua_da_ponte_10_-_siderurgica_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/144/reforma_na_escola_ver._jose_lopes_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/145/reforma_na_escola_gabriela_leite_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/146/reforma_na_jules_pauly_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/147/pavimentacao_de_toda_a_extensao_da_rua_california_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/148/reforma_na_caic_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/149/requerimento_03_17-11_assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/150/requerimento_01_17-11_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/151/requerimento_02_17-11_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/153/oficio_106_-2025_rua_florestal_c_av_amalia_-_recapeamento_asfaltico_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_defesa_social_-_cruzamento_ruas_tiradentes_e_abaete__assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/155/oficio_103_-2025_-_ecoponto_alvorada_e_novo_alvorada_assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/156/oficio_105_-2025_rua_boa_viagem_-_limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/157/oficio_104_-2025_substiuicao_do_poste_praca_dos_coqueiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_defesa_social_-_rua_santos_dumont__assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_obras_-_praca_sao_sebastiao__assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/160/feitura_de_quebra_molas_redutores_adelmolandia_2.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/161/indicacao_17-11-2025_-_instalacao_de_placas_de_identificacao_de_ruas_-_adelmolandia.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao-17-11-25_recapeamento_asfaltico2c_rua_jatoba_assinado_1-4.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao-17-11-25_varias_demandas_na_e.m._eurico_gaspar_dutra_assinado_1-3.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao-17-11-25_quebra_mola_no_bairro_morro_da_cruz_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao___programa_de_paisagismo_e_reforma_das_pracas_publicas_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao___cobertura_da_quadra_poliesportiva___praca_do_barao_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao___instalacao_de_poste__morro_sao_francisco_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao___construcao_de_creche_em_terreno_baldio__rua_costa_rica_esquina_com_noruega_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao___pavimentacao_asfaltica___rua_pedro_de_alcantara__ravena_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/180/tapa_buraco_-_rua_sao_vicente_44_-_morro_da_cruz_assinada.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/181/recapeamento_asfaltico_travessa_serra_da_piedade_68_alto_fidalgo_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/182/tapa_buraco_-_serra_santa_helena_118_-_morada_da_serra_assinada.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/183/tapa_buraco_na_rua_santa_cruz_proximo_ao_numero_48_bairro_morro_da_cruz_assinada.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/184/tapa_buraco_na_rua_belo_horizonte_proximo_ao_numero_22_bairro_agua_ferrea._assinada.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/185/tapa_buraco_na_rua_juscelino_kubitscheck_proximo_ao_numero_12_bairro_siderurgica_assinada.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/190/setor_de_iluminacao_rua_santa_luzia_iluminaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/194/oficio_107_-2025_rua_fobos_-_mao_unica_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/195/requerimento_02_24-11_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/196/indicacao-24-11-25_semaforo_e_recapeamneto_bairro_padre_chuiquinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/197/indicacao-24-11-25_cobertura_de_ponto_onibus_na_rua_floriano_peixoto_de_viterbo_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/198/reabertura_da_horta_assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/200/requerimento_01_24-11_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/201/setor_de_iluminacao_rua_francisco_sa_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/202/indicacao___operacao_tapa-buracos_rotatoria__bairro_siderurgica_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/203/indicacao___poda_das_arvores_na_rua_portugal___nacoes_unidas_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/204/indicacao___construcao_de_calcada__passeio__av._evy_santos_sena_campo_santo_antonio_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/208/tapa_buraco_-_rua_euclasio_125_vila_esperanca_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/209/recapeamento_asfaltico_-_rua_abreu_guimaraes_351_centro_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_24-11_assinado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_obras_-_vazamento_de_agua_na_rua_alagoas_assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_obras_-_bueiro_no_bairro_rosario_i_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_defesa_social_-_veiculo_abandonado_rua_montes_claros_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_defesa_social_-_quebra_molas_rua_luis_de_camoes_-_rosario_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/233/retirada_de_vegetacaoassinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/234/indicacao_transporte_escolar_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_creche_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/236/imdicacao_educacao_-_elevador_geralda_dias_assinado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento_4025_assinado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/239/requerimento_4125_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/240/requerimento_4225_assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/241/indicacao___cemig__rua_benedita_pereira_pinto__ravena_assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/245/recapeamento_asfaltico_-_rua_mario_machado_-_fogo_apagou_assinado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/246/recapeamento_asfaltico_-avenida_central_-_centro_assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/247/pintura_quebra_molas_-_rua_joao_da_mata_lima_campo_santo_antonio_assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/248/tapa_buraco_-_rua_jose_rodrigues_dos_santos_554_-_adelmolandia_assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/249/pintura_quebra_molas_-_rua_dom_cabral_padre_chiquinho_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/250/tapa_buraco_-_rua_santa_luzia_182_-_corrego_da_ilha_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/262/indicacao_obras_-_rua_zeus-_ana_lucia_assinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/263/indicacao_prefeito_-_falta_de_energia_em_brumado_-_ravena_assinado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_obras_-_rua_gaviao_-_vila_santa_cruz_assinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/265/indicacao_defesa_social_-_rua_vulcano_ana_lucia_assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/266/rretirada_de_vetacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/267/sec._ilumi_extencao_de_rede_rua_para_de_minas_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/268/sec.obras_rua_para_de_minas_assinado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/269/sec.ilumi_extencao_de_rede_rua_divinopolis_assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/270/oficio_110_-2025_manilhas_de_escoamentos_assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/271/oficio_108_-2025_implantacao_de_onibus_escolar_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/272/oficio_109_-2025_implantacao_de_olho_vivo_assinado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao-15-12-25_limpeza_geral_rua_agua_ferrea_assinado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao-15-12-25_limpeza_e_capina_na_rua_sao_francisco_de_assis_assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/276/indicacao-15-12-25_levantamento_preliminar_da_populacao_com_tea_assinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_creche_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/278/onibus_2_novo_alvorada_assinado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/279/assinado_15-12_tapa_buraco-_siderurgica.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/280/assinado_15-12_indicacao-_recapeamento_asfaltico_lagoa_da_reta.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/281/assinado_15-12_indicacao-_quebra_molas_vila_real.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/282/requerimento_03_15-12_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/283/requerimento_01_15-12_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/284/requerimento_06_15-12_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/285/requerimento_04_15-12_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/286/requerimento_05_15-12_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/287/requerimento_02_15-12_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/291/tapa_buraco_-_rua_santa_luzia_182_-_corrego_da_ilha.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/292/recapeamento_asfaltico_-rua_luiz_galdino_de_paula_-_campo_sto_antonio_assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/293/tapa_buraco_-_rua_jose_vaz_pedrosa_pompeu._docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/255/oficio_309_-2025_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/63/aplausos_miss_tean_sabara_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/124/mocao_de_aplausos_omar_carvalho10-11-25_assinado_ok.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/168/mocao_sra_hercilia_batista_dia_da_consciencia_negra-17-11-25_sra_hercilia_assinado_1_2.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/176/mocao_dra._edilaine_17-11-25_assinado_1-1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/199/mocao_de_aplausos_omar_carvalho_24-11-25_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/192/pl_honra_ao_merito_feira_do_ana_lucia_assinado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/141/projeto_de_lei_complementar_-_corrigido_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/142/projeto_de_lei_61-25orcamento.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/143/proejto_062-25_plano_plurianual_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/79/projeto_executivo_063-25_1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/220/projeto_067-25-executivo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/221/projeto068-25_executivo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/222/projeto_069-25_executivo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/206/projeto_070-25.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/215/projeto_071-25.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/256/projeto_de_lei_074_de_13_de_noembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/289/projeto_de_lei_075_-_sabaraprev_-_assinado_prefeito_-.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/254/projeto_de_lei-_076_de_02_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_-_077_de_02_de_dezembro_de__2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_lei_numero_078_de_12_de_dezembro_de_2025_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/84/projeto090-25_-william.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/74/projeto118-25-ricardo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/81/projeto_de_lei_centro_municipal_de_saude_da_mulher_03-11-25_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/89/projeto121-25-maiara.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/93/projeto122-25-roberto.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/100/projeto123-25-maiara.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/97/projeto124-25-maiara.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/103/projeto126-25-alessandro.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/105/projeto127-25-alessandro.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/106/projeto128-25-russo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/82/projetos_de_utilidade_publica_amados_do_pai_assinado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/83/projeto_de_lei_proibicao_de_transito_de_carreta.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/118/projeto_de_lei____caominhada__e_a_semana_municipal_de_conscientizacao_e_educacao_sobre_os_animais_e_da_outras_providencias._1_assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/131/projeto_de_lei_-_denominacao_de_ruas_do_bairro_vale_das_flores_-_ravena-sabara.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/133/01_projeto_de_lei_-_nomeacao_de_rua_vila_francisco_de_moura_assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/132/projeto_de_lei_que_institui_no_ambito_do_municipio_de_sabara_o_novembro_azul_infantojuvenil_assinado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/138/clube_scharle_documentacao_completa.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/139/utilidade_publica_projeto_renascer.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/177/projeto_de_lei_para_e2809cparceiros_da_juventudee2809d_no_municipio_de_sabara_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/178/declara_utilidade_publica_a_igreja_templo_de_oracao_de_cristo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/179/projeto_de_lei_-_declara_utilidade_publica_o_clube_do_cavalo_de_ravena.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/191/pl_incorporacao_do_horario_do_recreio_e_pausa_escolar_-_sapl_assinado.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/205/pl_multa_para_pichadores_-_sapl_assinado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_-_quadra_paraguai_assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/237/pl_cria_o_setor_de_assistencia_psicologica_-_sapl_assinado.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/242/projeto_de_lei___institui_municipio_de_sabara_a_obrigatoriedade_de_monitoria_para_alunos_com_transtorno_opositivo_desafiador_4_assinado.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/243/projeto_de_lei_01-12-2025_-_denominacao_de_ruas__-_bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_mapeamneto_de_pessoas_com_tea_15-12-25_assinado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/294/projeto151-25.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_que_cria_cargos_assinado_1_assinado-1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/109/projeto_resolucao_576-25_-hamilton.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/152/projeto_de_resolucao__suprimento_de_fundos.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/252/projetoresolucao-cesta-25.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/73/requerimento_01_03-11_assinado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/193/indicacao_camara_-_furtos_av_contagem_assinado.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/259/requerimento_048-25.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/260/requerimento_049-25.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/261/requerimento_050-25.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/258/requerimento_053-25.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/59/vetototalproposicao3.200-25.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/75/vetototalproposicao3.202-25.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/76/vetototalproposicao3.203-25.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/77/vetototalproposicao3.204-25.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/112/vetototalproposicao3.210-25.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/140/vetototalproposicao3.226-25.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/216/vetototalproposicao3.230-25.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/219/vetototalproposicao3.235-25.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/187/veto_total_proposicao3.236-25.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/227/veto_total_proposicao3.237-25.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/228/veto_parcial_proposicao_3.238-25.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/296/acompanhamento_de_tutores_-assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/295/laudo_medico_indeterminado_-_assinado_prefeito.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/299/oficio329-2025_-_veto_scharle.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/214/copia_de_emenda_pl577_-_parecer_conjunto_das_comissoes_assinado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/80/parecer.redacaop118-25.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/78/projeto_de_lei_complementar_010-25_1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_014_-_cosip_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sabara.mg.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_lei_complementar_no015_de_15_de_dezembro_de_2025_-_refiz-_assinado_prefeito.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H220"/>
+  <dimension ref="A1:H221"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="37.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="206.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="205.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -6737,2015 +6755,2041 @@
       </c>
       <c r="G143" s="1" t="s">
         <v>589</v>
       </c>
       <c r="H143" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
         <v>591</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
         <v>592</v>
       </c>
       <c r="D144" t="s">
         <v>593</v>
       </c>
       <c r="E144" t="s">
         <v>594</v>
       </c>
       <c r="F144" t="s">
-        <v>32</v>
+        <v>595</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="H144" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>562</v>
+        <v>599</v>
       </c>
       <c r="D145" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="E145" t="s">
-        <v>599</v>
+        <v>594</v>
       </c>
       <c r="F145" t="s">
+        <v>32</v>
+      </c>
+      <c r="G145" s="1" t="s">
         <v>600</v>
       </c>
-      <c r="G145" s="1" t="s">
+      <c r="H145" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
+        <v>602</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>562</v>
+      </c>
+      <c r="D146" t="s">
         <v>603</v>
       </c>
-      <c r="B146" t="s">
-[...2 lines deleted...]
-      <c r="C146" t="s">
+      <c r="E146" t="s">
         <v>604</v>
-      </c>
-[...4 lines deleted...]
-        <v>599</v>
       </c>
       <c r="F146" t="s">
         <v>605</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>606</v>
       </c>
       <c r="H146" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
         <v>608</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
         <v>609</v>
       </c>
       <c r="D147" t="s">
-        <v>598</v>
+        <v>610</v>
       </c>
       <c r="E147" t="s">
-        <v>599</v>
+        <v>611</v>
       </c>
       <c r="F147" t="s">
-        <v>565</v>
+        <v>612</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="H147" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
+        <v>615</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>616</v>
+      </c>
+      <c r="D148" t="s">
+        <v>610</v>
+      </c>
+      <c r="E148" t="s">
+        <v>611</v>
+      </c>
+      <c r="F148" t="s">
         <v>612</v>
       </c>
-      <c r="B148" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G148" s="1" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="H148" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>617</v>
+        <v>568</v>
       </c>
       <c r="D149" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="E149" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="F149" t="s">
-        <v>605</v>
+        <v>612</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>620</v>
       </c>
       <c r="H149" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
         <v>622</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
+        <v>35</v>
+      </c>
+      <c r="D150" t="s">
+        <v>610</v>
+      </c>
+      <c r="E150" t="s">
+        <v>611</v>
+      </c>
+      <c r="F150" t="s">
+        <v>612</v>
+      </c>
+      <c r="G150" s="1" t="s">
         <v>623</v>
       </c>
-      <c r="D150" t="s">
-[...8 lines deleted...]
-      <c r="G150" s="1" t="s">
+      <c r="H150" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
+        <v>625</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>40</v>
+      </c>
+      <c r="D151" t="s">
+        <v>610</v>
+      </c>
+      <c r="E151" t="s">
+        <v>611</v>
+      </c>
+      <c r="F151" t="s">
+        <v>612</v>
+      </c>
+      <c r="G151" s="1" t="s">
         <v>626</v>
       </c>
-      <c r="B151" t="s">
-[...14 lines deleted...]
-      <c r="G151" s="1" t="s">
+      <c r="H151" t="s">
         <v>627</v>
-      </c>
-[...1 lines deleted...]
-        <v>628</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
+        <v>628</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>44</v>
+      </c>
+      <c r="D152" t="s">
+        <v>610</v>
+      </c>
+      <c r="E152" t="s">
+        <v>611</v>
+      </c>
+      <c r="F152" t="s">
+        <v>612</v>
+      </c>
+      <c r="G152" s="1" t="s">
         <v>629</v>
       </c>
-      <c r="B152" t="s">
-[...14 lines deleted...]
-      <c r="G152" s="1" t="s">
+      <c r="H152" t="s">
         <v>630</v>
-      </c>
-[...1 lines deleted...]
-        <v>631</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
+        <v>631</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>47</v>
+      </c>
+      <c r="D153" t="s">
+        <v>610</v>
+      </c>
+      <c r="E153" t="s">
+        <v>611</v>
+      </c>
+      <c r="F153" t="s">
+        <v>612</v>
+      </c>
+      <c r="G153" s="1" t="s">
         <v>632</v>
       </c>
-      <c r="B153" t="s">
-[...14 lines deleted...]
-      <c r="G153" s="1" t="s">
+      <c r="H153" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
+        <v>634</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>52</v>
+      </c>
+      <c r="D154" t="s">
+        <v>610</v>
+      </c>
+      <c r="E154" t="s">
+        <v>611</v>
+      </c>
+      <c r="F154" t="s">
+        <v>612</v>
+      </c>
+      <c r="G154" s="1" t="s">
         <v>635</v>
       </c>
-      <c r="B154" t="s">
-[...14 lines deleted...]
-      <c r="G154" s="1" t="s">
+      <c r="H154" t="s">
         <v>636</v>
-      </c>
-[...1 lines deleted...]
-        <v>637</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
+        <v>637</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>57</v>
+      </c>
+      <c r="D155" t="s">
+        <v>610</v>
+      </c>
+      <c r="E155" t="s">
+        <v>611</v>
+      </c>
+      <c r="F155" t="s">
+        <v>612</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="H155" t="s">
         <v>638</v>
-      </c>
-[...19 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
+        <v>639</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>640</v>
+      </c>
+      <c r="D156" t="s">
+        <v>610</v>
+      </c>
+      <c r="E156" t="s">
+        <v>611</v>
+      </c>
+      <c r="F156" t="s">
+        <v>565</v>
+      </c>
+      <c r="G156" s="1" t="s">
         <v>641</v>
       </c>
-      <c r="B156" t="s">
-[...14 lines deleted...]
-      <c r="G156" s="1" t="s">
+      <c r="H156" t="s">
         <v>642</v>
-      </c>
-[...1 lines deleted...]
-        <v>643</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
+        <v>643</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
         <v>644</v>
       </c>
-      <c r="B157" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D157" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="E157" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="F157" t="s">
-        <v>605</v>
+        <v>565</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>645</v>
       </c>
       <c r="H157" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
         <v>647</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
         <v>648</v>
       </c>
       <c r="D158" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="E158" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="F158" t="s">
         <v>565</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>649</v>
       </c>
       <c r="H158" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
         <v>651</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
         <v>652</v>
       </c>
       <c r="D159" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="E159" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="F159" t="s">
         <v>565</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>653</v>
       </c>
       <c r="H159" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
         <v>655</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
         <v>656</v>
       </c>
       <c r="D160" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="E160" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="F160" t="s">
         <v>565</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>657</v>
       </c>
       <c r="H160" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
         <v>659</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
+        <v>77</v>
+      </c>
+      <c r="D161" t="s">
+        <v>610</v>
+      </c>
+      <c r="E161" t="s">
+        <v>611</v>
+      </c>
+      <c r="F161" t="s">
+        <v>32</v>
+      </c>
+      <c r="G161" s="1" t="s">
         <v>660</v>
       </c>
-      <c r="D161" t="s">
-[...8 lines deleted...]
-      <c r="G161" s="1" t="s">
+      <c r="H161" t="s">
         <v>661</v>
-      </c>
-[...1 lines deleted...]
-        <v>662</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
+        <v>640</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>662</v>
+      </c>
+      <c r="D162" t="s">
+        <v>610</v>
+      </c>
+      <c r="E162" t="s">
+        <v>611</v>
+      </c>
+      <c r="F162" t="s">
+        <v>152</v>
+      </c>
+      <c r="G162" s="1" t="s">
         <v>663</v>
       </c>
-      <c r="B162" t="s">
-[...14 lines deleted...]
-      <c r="G162" s="1" t="s">
+      <c r="H162" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
+        <v>665</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>146</v>
+      </c>
+      <c r="D163" t="s">
+        <v>610</v>
+      </c>
+      <c r="E163" t="s">
+        <v>611</v>
+      </c>
+      <c r="F163" t="s">
+        <v>54</v>
+      </c>
+      <c r="G163" s="1" t="s">
         <v>666</v>
       </c>
-      <c r="B163" t="s">
-[...14 lines deleted...]
-      <c r="G163" s="1" t="s">
+      <c r="H163" t="s">
         <v>667</v>
-      </c>
-[...1 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>648</v>
+        <v>668</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
         <v>669</v>
       </c>
       <c r="D164" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="E164" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="F164" t="s">
-        <v>152</v>
+        <v>572</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>670</v>
       </c>
       <c r="H164" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
         <v>672</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>146</v>
+        <v>155</v>
       </c>
       <c r="D165" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="E165" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="F165" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>673</v>
       </c>
       <c r="H165" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
         <v>675</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>676</v>
+        <v>159</v>
       </c>
       <c r="D166" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="E166" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="F166" t="s">
         <v>572</v>
       </c>
       <c r="G166" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H166" t="s">
         <v>677</v>
-      </c>
-[...1 lines deleted...]
-        <v>678</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
+        <v>678</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>575</v>
+      </c>
+      <c r="D167" t="s">
+        <v>610</v>
+      </c>
+      <c r="E167" t="s">
+        <v>611</v>
+      </c>
+      <c r="F167" t="s">
+        <v>572</v>
+      </c>
+      <c r="G167" s="1" t="s">
         <v>679</v>
       </c>
-      <c r="B167" t="s">
-[...14 lines deleted...]
-      <c r="G167" s="1" t="s">
+      <c r="H167" t="s">
         <v>680</v>
-      </c>
-[...1 lines deleted...]
-        <v>681</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D168" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="E168" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="F168" t="s">
         <v>572</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>683</v>
+        <v>596</v>
       </c>
       <c r="H168" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
+        <v>683</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>168</v>
+      </c>
+      <c r="D169" t="s">
+        <v>610</v>
+      </c>
+      <c r="E169" t="s">
+        <v>611</v>
+      </c>
+      <c r="F169" t="s">
+        <v>49</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H169" t="s">
         <v>685</v>
-      </c>
-[...19 lines deleted...]
-        <v>687</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
+        <v>686</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>172</v>
+      </c>
+      <c r="D170" t="s">
+        <v>610</v>
+      </c>
+      <c r="E170" t="s">
+        <v>611</v>
+      </c>
+      <c r="F170" t="s">
+        <v>49</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H170" t="s">
         <v>688</v>
-      </c>
-[...19 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
+        <v>689</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>176</v>
+      </c>
+      <c r="D171" t="s">
+        <v>610</v>
+      </c>
+      <c r="E171" t="s">
+        <v>611</v>
+      </c>
+      <c r="F171" t="s">
+        <v>13</v>
+      </c>
+      <c r="G171" s="1" t="s">
         <v>690</v>
       </c>
-      <c r="B171" t="s">
-[...14 lines deleted...]
-      <c r="G171" s="1" t="s">
+      <c r="H171" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>693</v>
+        <v>669</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="D172" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="E172" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="F172" t="s">
-        <v>49</v>
+        <v>119</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>694</v>
+        <v>596</v>
       </c>
       <c r="H172" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
+        <v>693</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>694</v>
+      </c>
+      <c r="D173" t="s">
+        <v>610</v>
+      </c>
+      <c r="E173" t="s">
+        <v>611</v>
+      </c>
+      <c r="F173" t="s">
+        <v>152</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H173" t="s">
         <v>696</v>
-      </c>
-[...19 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>676</v>
+        <v>697</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>181</v>
+        <v>698</v>
       </c>
       <c r="D174" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="E174" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="F174" t="s">
-        <v>119</v>
+        <v>37</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>645</v>
+        <v>699</v>
       </c>
       <c r="H174" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>700</v>
+        <v>662</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
         <v>701</v>
       </c>
       <c r="D175" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="E175" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="F175" t="s">
-        <v>152</v>
+        <v>119</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>702</v>
       </c>
       <c r="H175" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
+        <v>698</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
         <v>704</v>
       </c>
-      <c r="B176" t="s">
-[...2 lines deleted...]
-      <c r="C176" t="s">
+      <c r="D176" t="s">
+        <v>610</v>
+      </c>
+      <c r="E176" t="s">
+        <v>611</v>
+      </c>
+      <c r="F176" t="s">
+        <v>49</v>
+      </c>
+      <c r="G176" s="1" t="s">
         <v>705</v>
       </c>
-      <c r="D176" t="s">
-[...8 lines deleted...]
-      <c r="G176" s="1" t="s">
+      <c r="H176" t="s">
         <v>706</v>
-      </c>
-[...1 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>669</v>
+        <v>704</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
+        <v>185</v>
+      </c>
+      <c r="D177" t="s">
+        <v>610</v>
+      </c>
+      <c r="E177" t="s">
+        <v>611</v>
+      </c>
+      <c r="F177" t="s">
+        <v>22</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H177" t="s">
         <v>708</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>705</v>
+        <v>701</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>711</v>
+        <v>189</v>
       </c>
       <c r="D178" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="E178" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="F178" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="H178" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
         <v>711</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="D179" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="E179" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="F179" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="H179" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>708</v>
+        <v>714</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="D180" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="E180" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="F180" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="G180" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H180" t="s">
         <v>716</v>
-      </c>
-[...1 lines deleted...]
-        <v>717</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
+        <v>717</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>711</v>
+      </c>
+      <c r="D181" t="s">
+        <v>610</v>
+      </c>
+      <c r="E181" t="s">
+        <v>611</v>
+      </c>
+      <c r="F181" t="s">
+        <v>27</v>
+      </c>
+      <c r="G181" s="1" t="s">
         <v>718</v>
       </c>
-      <c r="B181" t="s">
-[...14 lines deleted...]
-      <c r="G181" s="1" t="s">
+      <c r="H181" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
+        <v>720</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>714</v>
+      </c>
+      <c r="D182" t="s">
+        <v>610</v>
+      </c>
+      <c r="E182" t="s">
+        <v>611</v>
+      </c>
+      <c r="F182" t="s">
+        <v>49</v>
+      </c>
+      <c r="G182" s="1" t="s">
         <v>721</v>
       </c>
-      <c r="B182" t="s">
-[...14 lines deleted...]
-      <c r="G182" s="1" t="s">
+      <c r="H182" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
+        <v>723</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
         <v>724</v>
       </c>
-      <c r="B183" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D183" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="E183" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="F183" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>725</v>
       </c>
       <c r="H183" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
         <v>727</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>721</v>
+        <v>608</v>
       </c>
       <c r="D184" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="E184" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="F184" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>728</v>
       </c>
       <c r="H184" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
         <v>730</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
+        <v>615</v>
+      </c>
+      <c r="D185" t="s">
+        <v>610</v>
+      </c>
+      <c r="E185" t="s">
+        <v>611</v>
+      </c>
+      <c r="F185" t="s">
+        <v>32</v>
+      </c>
+      <c r="G185" s="1" t="s">
         <v>731</v>
       </c>
-      <c r="D185" t="s">
-[...8 lines deleted...]
-      <c r="G185" s="1" t="s">
+      <c r="H185" t="s">
         <v>732</v>
-      </c>
-[...1 lines deleted...]
-        <v>733</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
+        <v>733</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>209</v>
+      </c>
+      <c r="D186" t="s">
+        <v>610</v>
+      </c>
+      <c r="E186" t="s">
+        <v>611</v>
+      </c>
+      <c r="F186" t="s">
+        <v>605</v>
+      </c>
+      <c r="G186" s="1" t="s">
         <v>734</v>
       </c>
-      <c r="B186" t="s">
-[...14 lines deleted...]
-      <c r="G186" s="1" t="s">
+      <c r="H186" t="s">
         <v>735</v>
-      </c>
-[...1 lines deleted...]
-        <v>736</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>622</v>
+        <v>213</v>
       </c>
       <c r="D187" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="E187" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="F187" t="s">
         <v>32</v>
       </c>
       <c r="G187" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H187" t="s">
         <v>738</v>
-      </c>
-[...1 lines deleted...]
-        <v>739</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
+        <v>739</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>216</v>
+      </c>
+      <c r="D188" t="s">
+        <v>610</v>
+      </c>
+      <c r="E188" t="s">
+        <v>611</v>
+      </c>
+      <c r="F188" t="s">
+        <v>119</v>
+      </c>
+      <c r="G188" s="1" t="s">
         <v>740</v>
       </c>
-      <c r="B188" t="s">
-[...14 lines deleted...]
-      <c r="G188" s="1" t="s">
+      <c r="H188" t="s">
         <v>741</v>
-      </c>
-[...1 lines deleted...]
-        <v>742</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
+        <v>742</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>220</v>
+      </c>
+      <c r="D189" t="s">
+        <v>610</v>
+      </c>
+      <c r="E189" t="s">
+        <v>611</v>
+      </c>
+      <c r="F189" t="s">
+        <v>49</v>
+      </c>
+      <c r="G189" s="1" t="s">
         <v>743</v>
       </c>
-      <c r="B189" t="s">
-[...14 lines deleted...]
-      <c r="G189" s="1" t="s">
+      <c r="H189" t="s">
         <v>744</v>
-      </c>
-[...1 lines deleted...]
-        <v>745</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
+        <v>745</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>224</v>
+      </c>
+      <c r="D190" t="s">
+        <v>610</v>
+      </c>
+      <c r="E190" t="s">
+        <v>611</v>
+      </c>
+      <c r="F190" t="s">
+        <v>54</v>
+      </c>
+      <c r="G190" s="1" t="s">
         <v>746</v>
       </c>
-      <c r="B190" t="s">
-[...14 lines deleted...]
-      <c r="G190" s="1" t="s">
+      <c r="H190" t="s">
         <v>747</v>
-      </c>
-[...1 lines deleted...]
-        <v>748</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
+        <v>748</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>228</v>
+      </c>
+      <c r="D191" t="s">
+        <v>610</v>
+      </c>
+      <c r="E191" t="s">
+        <v>611</v>
+      </c>
+      <c r="F191" t="s">
+        <v>37</v>
+      </c>
+      <c r="G191" s="1" t="s">
         <v>749</v>
       </c>
-      <c r="B191" t="s">
-[...14 lines deleted...]
-      <c r="G191" s="1" t="s">
+      <c r="H191" t="s">
         <v>750</v>
-      </c>
-[...1 lines deleted...]
-        <v>751</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
+        <v>751</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
         <v>752</v>
       </c>
-      <c r="B192" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D192" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="E192" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="F192" t="s">
-        <v>54</v>
+        <v>119</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>753</v>
       </c>
       <c r="H192" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
         <v>755</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>228</v>
+        <v>756</v>
       </c>
       <c r="D193" t="s">
-        <v>618</v>
+        <v>757</v>
       </c>
       <c r="E193" t="s">
-        <v>619</v>
+        <v>758</v>
       </c>
       <c r="F193" t="s">
         <v>37</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="H193" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
+        <v>752</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>761</v>
+      </c>
+      <c r="D194" t="s">
+        <v>757</v>
+      </c>
+      <c r="E194" t="s">
         <v>758</v>
-      </c>
-[...10 lines deleted...]
-        <v>619</v>
       </c>
       <c r="F194" t="s">
         <v>119</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="H194" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="D195" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
       <c r="E195" t="s">
-        <v>765</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>758</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>766</v>
       </c>
       <c r="H195" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>759</v>
+        <v>768</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="D196" t="s">
-        <v>764</v>
+        <v>770</v>
       </c>
       <c r="E196" t="s">
-        <v>765</v>
+        <v>771</v>
       </c>
       <c r="F196" t="s">
-        <v>119</v>
+        <v>152</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="H196" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
+        <v>774</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>775</v>
+      </c>
+      <c r="D197" t="s">
+        <v>770</v>
+      </c>
+      <c r="E197" t="s">
         <v>771</v>
       </c>
-      <c r="B197" t="s">
-[...9 lines deleted...]
-        <v>765</v>
+      <c r="F197" t="s">
+        <v>32</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="H197" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="D198" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E198" t="s">
-        <v>778</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>771</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="H198" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
+        <v>782</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>783</v>
+      </c>
+      <c r="D199" t="s">
+        <v>770</v>
+      </c>
+      <c r="E199" t="s">
+        <v>771</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="H199" t="s">
         <v>781</v>
-      </c>
-[...19 lines deleted...]
-        <v>784</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
         <v>785</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
         <v>786</v>
       </c>
       <c r="D200" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E200" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>787</v>
       </c>
       <c r="H200" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
         <v>789</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
         <v>790</v>
       </c>
       <c r="D201" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E201" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="G201" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="H201" t="s">
         <v>791</v>
-      </c>
-[...1 lines deleted...]
-        <v>788</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
         <v>792</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
         <v>793</v>
       </c>
       <c r="D202" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E202" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>794</v>
       </c>
       <c r="H202" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
         <v>796</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
         <v>797</v>
       </c>
       <c r="D203" t="s">
-        <v>777</v>
+        <v>798</v>
       </c>
       <c r="E203" t="s">
-        <v>778</v>
+        <v>799</v>
+      </c>
+      <c r="F203" t="s">
+        <v>612</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>645</v>
+        <v>800</v>
       </c>
       <c r="H203" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
+        <v>644</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>802</v>
+      </c>
+      <c r="D204" t="s">
+        <v>798</v>
+      </c>
+      <c r="E204" t="s">
         <v>799</v>
       </c>
-      <c r="B204" t="s">
-[...9 lines deleted...]
-        <v>778</v>
+      <c r="F204" t="s">
+        <v>612</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="H204" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>803</v>
+        <v>648</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="D205" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E205" t="s">
+        <v>799</v>
+      </c>
+      <c r="F205" t="s">
+        <v>612</v>
+      </c>
+      <c r="G205" s="1" t="s">
         <v>806</v>
       </c>
-      <c r="F205" t="s">
-[...2 lines deleted...]
-      <c r="G205" s="1" t="s">
+      <c r="H205" t="s">
         <v>807</v>
-      </c>
-[...1 lines deleted...]
-        <v>808</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
         <v>652</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
+        <v>808</v>
+      </c>
+      <c r="D206" t="s">
+        <v>798</v>
+      </c>
+      <c r="E206" t="s">
+        <v>799</v>
+      </c>
+      <c r="F206" t="s">
+        <v>612</v>
+      </c>
+      <c r="G206" s="1" t="s">
         <v>809</v>
       </c>
-      <c r="D206" t="s">
-[...8 lines deleted...]
-      <c r="G206" s="1" t="s">
+      <c r="H206" t="s">
         <v>810</v>
-      </c>
-[...1 lines deleted...]
-        <v>811</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>656</v>
+        <v>811</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
         <v>812</v>
       </c>
       <c r="D207" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E207" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="F207" t="s">
-        <v>605</v>
+        <v>612</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>813</v>
       </c>
       <c r="H207" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>660</v>
+        <v>724</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
         <v>815</v>
       </c>
       <c r="D208" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E208" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="F208" t="s">
-        <v>605</v>
+        <v>612</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>816</v>
       </c>
       <c r="H208" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
         <v>818</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
         <v>819</v>
       </c>
       <c r="D209" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E209" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="F209" t="s">
-        <v>605</v>
+        <v>612</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>820</v>
       </c>
       <c r="H209" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>731</v>
+        <v>822</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="D210" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E210" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="F210" t="s">
-        <v>605</v>
+        <v>612</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="H210" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="D211" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E211" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="F211" t="s">
-        <v>605</v>
+        <v>612</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="H211" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="D212" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E212" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="F212" t="s">
-        <v>605</v>
+        <v>612</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="H212" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="D213" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E213" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="F213" t="s">
-        <v>605</v>
+        <v>612</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="H213" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="D214" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E214" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="F214" t="s">
-        <v>605</v>
+        <v>565</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="H214" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="D215" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E215" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="F215" t="s">
-        <v>605</v>
+        <v>565</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="H215" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="D216" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E216" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="F216" t="s">
         <v>565</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="H216" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>850</v>
+        <v>562</v>
       </c>
       <c r="D217" t="s">
-        <v>805</v>
+        <v>851</v>
       </c>
       <c r="E217" t="s">
-        <v>806</v>
+        <v>852</v>
       </c>
       <c r="F217" t="s">
-        <v>565</v>
+        <v>37</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="H217" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="D218" t="s">
-        <v>805</v>
+        <v>857</v>
       </c>
       <c r="E218" t="s">
-        <v>806</v>
+        <v>858</v>
       </c>
       <c r="F218" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
       <c r="H218" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>857</v>
+        <v>656</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>562</v>
+        <v>861</v>
       </c>
       <c r="D219" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
       <c r="E219" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="F219" t="s">
-        <v>37</v>
+        <v>612</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="H219" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
+        <v>866</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>867</v>
+      </c>
+      <c r="D220" t="s">
         <v>862</v>
       </c>
-      <c r="B220" t="s">
-[...2 lines deleted...]
-      <c r="C220" t="s">
+      <c r="E220" t="s">
         <v>863</v>
       </c>
-      <c r="D220" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F220" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="H220" t="s">
-        <v>867</v>
+        <v>869</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>870</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>871</v>
+      </c>
+      <c r="D221" t="s">
+        <v>862</v>
+      </c>
+      <c r="E221" t="s">
+        <v>863</v>
+      </c>
+      <c r="F221" t="s">
+        <v>565</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="H221" t="s">
+        <v>873</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8925,50 +8969,51 @@
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
     <hyperlink ref="G203" r:id="rId202"/>
     <hyperlink ref="G204" r:id="rId203"/>
     <hyperlink ref="G205" r:id="rId204"/>
     <hyperlink ref="G206" r:id="rId205"/>
     <hyperlink ref="G207" r:id="rId206"/>
     <hyperlink ref="G208" r:id="rId207"/>
     <hyperlink ref="G209" r:id="rId208"/>
     <hyperlink ref="G210" r:id="rId209"/>
     <hyperlink ref="G211" r:id="rId210"/>
     <hyperlink ref="G212" r:id="rId211"/>
     <hyperlink ref="G213" r:id="rId212"/>
     <hyperlink ref="G214" r:id="rId213"/>
     <hyperlink ref="G215" r:id="rId214"/>
     <hyperlink ref="G216" r:id="rId215"/>
     <hyperlink ref="G217" r:id="rId216"/>
     <hyperlink ref="G218" r:id="rId217"/>
     <hyperlink ref="G219" r:id="rId218"/>
     <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>